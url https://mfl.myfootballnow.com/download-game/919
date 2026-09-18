--- v5 (2026-06-04)
+++ v6 (2026-09-18)
@@ -377,51 +377,51 @@
   <si>
     <t>#62 Dean Carter - LT</t>
   </si>
   <si>
     <t>#77 Dillon Trent - LG</t>
   </si>
   <si>
     <t>#63 Zack Martin - C</t>
   </si>
   <si>
     <t>#74 Willie Fernandez - LG</t>
   </si>
   <si>
     <t>#72 John Elliott - RT</t>
   </si>
   <si>
     <t>#87 Thomas Davis - LDE</t>
   </si>
   <si>
     <t>#63 Darryl Anderson - DT</t>
   </si>
   <si>
     <t>#64 Gene Lawrence - DT</t>
   </si>
   <si>
-    <t>#60 Kevin Stokes - RDE</t>
+    <t>#62 Kevin Stokes - RDE</t>
   </si>
   <si>
     <t>#97 Robert Robinson - SLB</t>
   </si>
   <si>
     <t>#97 Matthew Clark - MLB</t>
   </si>
   <si>
     <t>#58 Kevin Gilmore - WLB</t>
   </si>
   <si>
     <t>#21 Keith Mason - CB</t>
   </si>
   <si>
     <t>#44 Glen Clark - CB</t>
   </si>
   <si>
     <t>#46 Brian Armstrong - SS</t>
   </si>
   <si>
     <t>#43 Kenneth Stanley - FS</t>
   </si>
   <si>
     <t>14:25</t>
   </si>