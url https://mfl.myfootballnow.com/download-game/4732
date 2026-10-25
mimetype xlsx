--- v0 (2026-10-03)
+++ v1 (2026-10-25)
@@ -290,75 +290,75 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>E.P has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>E.P</t>
   </si>
   <si>
     <t>E.P 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Bradford Pettus kicks 75 yards from E.P 35 to NSH -10. Touchback.</t>
   </si>
   <si>
     <t>#21 Oscar Gardner - RB</t>
   </si>
   <si>
-    <t>#28 Albert Fair - FS</t>
+    <t>#28 Albert Fair - CB</t>
   </si>
   <si>
     <t>#82 Michael James - TE</t>
   </si>
   <si>
     <t>#72 George Jacobsen - LDE</t>
   </si>
   <si>
     <t>#99 Douglas Vallejo - MLB</t>
   </si>
   <si>
     <t>#37 Allan Burns - CB</t>
   </si>
   <si>
     <t>#61 Louis Bentley - DT</t>
   </si>
   <si>
     <t>#73 Clifton Meadows - DT</t>
   </si>
   <si>
     <t>#58 Robert Jones - WLB</t>
   </si>
   <si>
-    <t>#27 Frank Klein - FS</t>
+    <t>#27 Frank Klein - CB</t>
   </si>
   <si>
     <t>#38 John Wallace - CB</t>
   </si>
   <si>
     <t>#4 Bradford Pettus - K</t>
   </si>
   <si>
     <t>NSH</t>
   </si>
   <si>
     <t>NSH 25</t>
   </si>
   <si>
     <t>I Formation Normal TE Flag</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-NSH 25 (15:00) PENALTY - False Start (NSH 45-Jason Ortiz)</t>
   </si>
   <si>
     <t>#5 Lawrence Allen - QB</t>
   </si>
@@ -398,102 +398,102 @@
   <si>
     <t>#65 Charlie Leak - DT</t>
   </si>
   <si>
     <t>#92 Sackum Again - LDE</t>
   </si>
   <si>
     <t>#71 Alfredo Conceicao - DT</t>
   </si>
   <si>
     <t>#91 Christian Norton - MLB</t>
   </si>
   <si>
     <t>#54 Ricky Hunley - MLB</t>
   </si>
   <si>
     <t>#38 Jamie Gilbert - CB</t>
   </si>
   <si>
     <t>#46 Eric McClelland - CB</t>
   </si>
   <si>
     <t>#44 Robert Richman - CB</t>
   </si>
   <si>
-    <t>#40 Darrian Taylor - CB</t>
+    <t>#28 Darrian Taylor - CB</t>
   </si>
   <si>
     <t>#32 Kevin McDonald - FS</t>
   </si>
   <si>
     <t>NSH 20</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-15-NSH 20 (15:00) 5-Lawrence Allen pass Pass knocked down by 46-Eric McClelland. incomplete, intended for 88-Jeffrey Gaines. 46-Eric McClelland got away with a hold on that play.</t>
   </si>
   <si>
     <t>#88 Jeffrey Gaines - WR</t>
   </si>
   <si>
     <t>#93 Jeff Weatherwax - LDE</t>
   </si>
   <si>
     <t>#27 Armand Thornton - DT</t>
   </si>
   <si>
     <t>#31 Merrill Smith - SS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>2-15-NSH 20 (14:57) 5-Lawrence Allen pass complete to 15-Angel Roberts to NSH 24 for 4 yards. Tackle by 38-Jamie Gilbert.</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>NSH 24</t>
   </si>
   <si>
     <t>3-11-NSH 24 (14:13) 5-Lawrence Allen pass complete to 15-Angel Roberts to E.P 33 for 43 yards. Tackle by 24-Mike Demet.</t>
   </si>
   <si>
     <t>#24 Mike Demet - CB</t>
   </si>
   <si>
-    <t>#21 Terrance Mathis - CB</t>
+    <t>#41 Terrance Mathis - CB</t>
   </si>
   <si>
     <t>#48 Christopher Morgan - CB</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>E.P 33</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-E.P 33 (13:34) 45-Jason Ortiz ran to E.P 20 for 13 yards. Tackle by 40-Darrian Taylor.</t>
   </si>
   <si>
     <t>#84 Joshua Skidmore - WR</t>
   </si>
   <si>
     <t>#64 Hugh Erickson - DT</t>
   </si>
@@ -566,180 +566,180 @@
   <si>
     <t>10:17</t>
   </si>
   <si>
     <t>E.P 4</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-E.P 4 (10:16) 2-Richard Pressley 21 yard field goal is GOOD. E.P 0 NSH 3</t>
   </si>
   <si>
     <t>#9 John Dawson - QB</t>
   </si>
   <si>
     <t>#2 Richard Pressley - K</t>
   </si>
   <si>
     <t>#62 Kenneth Zullo - C</t>
   </si>
   <si>
-    <t>#70 James Robinson - RG</t>
+    <t>#69 James Robinson - RG</t>
   </si>
   <si>
     <t>#60 David Burkett - LDE</t>
   </si>
   <si>
     <t>#96 Major Troy - LDE</t>
   </si>
   <si>
     <t>#52 Joseph Donovan - DT</t>
   </si>
   <si>
     <t>#17 Richard Harris - WR</t>
   </si>
   <si>
     <t>#28 James King - RB</t>
   </si>
   <si>
     <t>10:12</t>
   </si>
   <si>
     <t>NSH 35</t>
   </si>
   <si>
     <t>(10:13) 2-Richard Pressley kicks 74 yards from NSH 35 to E.P -9. Touchback.</t>
   </si>
   <si>
     <t>#88 Robert Peery - WR</t>
   </si>
   <si>
     <t>E.P 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>Nickel Strong Cover 2</t>
   </si>
   <si>
     <t>1-10-E.P 25 (10:13) 12-Josef Smith pass complete to 34-Xavier Gayle to E.P 28 for 3 yards. Tackle by 47-Rick Taylor.</t>
   </si>
   <si>
     <t>#12 Josef Smith - QB</t>
   </si>
   <si>
     <t>#34 Xavier Gayle - RB</t>
   </si>
   <si>
-    <t>#89 Marion Hiser - WR</t>
+    <t>#16 Marion Hiser - WR</t>
   </si>
   <si>
     <t>#80 Joshua Jett - WR</t>
   </si>
   <si>
     <t>#69 Chad Powers - LT</t>
   </si>
   <si>
     <t>#66 Travis Wenger - LG</t>
   </si>
   <si>
     <t>#58 Carl Lewis - C</t>
   </si>
   <si>
     <t>#73 Joe Bullock - RG</t>
   </si>
   <si>
     <t>#65 Andre Andrade - C</t>
   </si>
   <si>
     <t>#76 Gene Birch - DT</t>
   </si>
   <si>
     <t>#92 Harold Rice - RDE</t>
   </si>
   <si>
-    <t>#95 James Frost - MLB</t>
-[...2 lines deleted...]
-    <t>#90 Richard Gatto - WLB</t>
+    <t>#50 James Frost - MLB</t>
+  </si>
+  <si>
+    <t>#51 Richard Gatto - WLB</t>
   </si>
   <si>
     <t>#47 Rick Taylor - CB</t>
   </si>
   <si>
     <t>#21 Larry Hilton - SS</t>
   </si>
   <si>
     <t>9:41</t>
   </si>
   <si>
     <t>E.P 28</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-7-E.P 28 (9:40) 28-James King ran to E.P 31 for 3 yards. Tackle by 90-Richard Gatto.</t>
   </si>
   <si>
     <t>#83 Marlon Smith - TE</t>
   </si>
   <si>
     <t>9:08</t>
   </si>
   <si>
     <t>E.P 31</t>
   </si>
   <si>
     <t>Nickel Strong Double LB plus CB3 Blitz</t>
   </si>
   <si>
     <t>3-4-E.P 31 (9:07) 12-Josef Smith pass complete to 89-Marion Hiser to E.P 46 for 14 yards. Tackle by 27-Frank Klein.</t>
   </si>
   <si>
     <t>#25 Joshua Allensworth - WR</t>
   </si>
   <si>
     <t>8:28</t>
   </si>
   <si>
     <t>E.P 46</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-E.P 46 (8:27) 12-Josef Smith pass complete to 28-James King to E.P 50 for 4 yards. Tackle by 90-Richard Gatto.</t>
   </si>
   <si>
-    <t>#90 Cristobal Garrard - SLB</t>
+    <t>#90 Cristobal Garrard - MLB</t>
   </si>
   <si>
     <t>7:55</t>
   </si>
   <si>
     <t>E.P 50</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>2-6-E.P 50 (7:54) 12-Josef Smith pass incomplete, intended for 17-Richard Harris. 37-Allan Burns got away with a hold on that play.</t>
   </si>
   <si>
     <t>7:50</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>3-6-E.P 50 (7:51) 12-Josef Smith pass Pass knocked down by 95-James Frost. incomplete, intended for 83-Marlon Smith.</t>
   </si>
@@ -842,51 +842,51 @@
   <si>
     <t>3:11</t>
   </si>
   <si>
     <t>E.P 8</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-8-E.P 8 (3:10) 5-Lawrence Allen pass INTERCEPTED by 38-Jamie Gilbert at E.P 2. 38-Jamie Gilbert to NSH 0 for 98 yards. TOUCHDOWN! E.P 6 NSH 3</t>
   </si>
   <si>
     <t>2:52</t>
   </si>
   <si>
     <t>NSH 15</t>
   </si>
   <si>
     <t>(2:53) Extra point GOOD by 4-Bradford Pettus. E.P 7 NSH 3</t>
   </si>
   <si>
     <t>#74 Willie Fernandez - LG</t>
   </si>
   <si>
-    <t>#91 Willie Fuller - WLB</t>
+    <t>#56 Willie Fuller - WLB</t>
   </si>
   <si>
     <t>#59 Brandon Church - MLB</t>
   </si>
   <si>
     <t>(2:53) 4-Bradford Pettus kicks 75 yards from E.P 35 to NSH -10. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-NSH 25 (2:53) 45-Jason Ortiz ran to NSH 24 for -1 yards. Tackle by 91-Christian Norton.</t>
   </si>
   <si>
     <t>#36 Carlos Lee - FB</t>
   </si>
   <si>
     <t>2:13</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>2-11-NSH 24 (2:12) 45-Jason Ortiz ran to NSH 27 for 3 yards. Tackle by 91-Christian Norton.</t>
   </si>
@@ -1514,51 +1514,51 @@
   <si>
     <t>10:30</t>
   </si>
   <si>
     <t>NSH 3</t>
   </si>
   <si>
     <t>2-3-NSH 3 (10:29) 28-James King ran to NSH 3 for a short gain. Tackle by 73-Clifton Meadows.</t>
   </si>
   <si>
     <t>9:52</t>
   </si>
   <si>
     <t>4-3 Under Strong Blitz Outside</t>
   </si>
   <si>
     <t>3-3-NSH 3 (9:51) 12-Josef Smith pass complete to 88-Robert Peery for 3 yards. TOUCHDOWN! E.P 23 NSH 3</t>
   </si>
   <si>
     <t>9:48</t>
   </si>
   <si>
     <t>(9:49) Extra point GOOD by 4-Bradford Pettus. E.P 24 NSH 3</t>
   </si>
   <si>
-    <t>#86 Thomas Caulfield - TE</t>
+    <t>#80 Thomas Caulfield - TE</t>
   </si>
   <si>
     <t>(9:49) 4-Bradford Pettus kicks 75 yards from E.P 35 to NSH -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-NSH 25 (9:49) 45-Jason Ortiz ran to NSH 21 for -4 yards. 45-Jason Ortiz FUMBLES (46-Eric McClelland) Tackle by 46-Eric McClelland.</t>
   </si>
   <si>
     <t>9:09</t>
   </si>
   <si>
     <t>NSH 39</t>
   </si>
   <si>
     <t>Weak I Normal Fullback Counter Weak</t>
   </si>
   <si>
     <t>1-10-NSH 39 (9:08) 46-Bruno Muffins ran to NSH 41 for 2 yards. Tackle by 48-Christopher Morgan.</t>
   </si>
   <si>
     <t>8:35</t>
   </si>
   <si>
     <t>NSH 41</t>
   </si>