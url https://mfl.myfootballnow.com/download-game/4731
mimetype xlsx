--- v0 (2026-10-03)
+++ v1 (2026-10-25)
@@ -287,117 +287,117 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>S.D has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>DAL</t>
   </si>
   <si>
     <t>DAL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 18-Jesse Diaz kicks 67 yards from DAL 35 to S.D -2. 26-Joe Windham to S.D 25 for 27 yards. Tackle by 8-Bobby Johnson.</t>
   </si>
   <si>
-    <t>#26 Joe Windham - RB</t>
+    <t>#24 Joe Windham - RB</t>
   </si>
   <si>
     <t>#92 Kenneth Ingram - MLB</t>
   </si>
   <si>
     <t>#20 Carl Shepard - FS</t>
   </si>
   <si>
-    <t>#71 Marvin Jaramillo - DT</t>
-[...2 lines deleted...]
-    <t>#65 Robert Hartzog - DT</t>
+    <t>#77 Marvin Jaramillo - DT</t>
+  </si>
+  <si>
+    <t>#96 Robert Hartzog - DT</t>
   </si>
   <si>
     <t>#50 Joseph Perry - SLB</t>
   </si>
   <si>
-    <t>#42 Chad Cota - SS</t>
-[...8 lines deleted...]
-    <t>#28 Jeffery Leblanc - CB</t>
+    <t>#23 Chad Cota - SS</t>
+  </si>
+  <si>
+    <t>#91 Ethan Focht - LDE</t>
+  </si>
+  <si>
+    <t>#93 Armand McQuade - LDE</t>
+  </si>
+  <si>
+    <t>#22 Jeffery Leblanc - CB</t>
   </si>
   <si>
     <t>#97 Steven Caton - LDE</t>
   </si>
   <si>
     <t>#18 Jesse Diaz - K</t>
   </si>
   <si>
     <t>S.D</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>S.D 25</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-S.D 25 (14:56) 4-Michael Espinosa pass Pass knocked down by 31-Jacob Samuels. incomplete, intended for 82-Will Hayden.</t>
   </si>
   <si>
     <t>#4 Michael Espinosa - QB</t>
   </si>
   <si>
     <t>#22 Douglas Duke - RB</t>
   </si>
   <si>
     <t>#38 Jerry Craft - FB</t>
   </si>
   <si>
     <t>#82 Will Hayden - TE</t>
   </si>
   <si>
-    <t>#89 Jimmy Patterson - WR</t>
+    <t>#13 Jimmy Patterson - WR</t>
   </si>
   <si>
     <t>#12 George Kennedy - WR</t>
   </si>
   <si>
     <t>#77 Charles Outten - LT</t>
   </si>
   <si>
     <t>#60 Charles Halverson - LG</t>
   </si>
   <si>
     <t>#74 Greg Berthold - C</t>
   </si>
   <si>
     <t>#61 Clifton Davis - RG</t>
   </si>
   <si>
     <t>#84 Charles Clark - RT</t>
   </si>
   <si>
     <t>#96 Nicholas Schneider - LDE</t>
   </si>
   <si>
     <t>#65 Joseph Eells - DT</t>
   </si>
@@ -458,51 +458,51 @@
   <si>
     <t>14:07</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-9-S.D 25 (14:08) 2-James Long punts 53 yards to DAL 22. 12-Elmer Pineda to DAL 33 for 12 yards. Tackle by 74-Greg Berthold.</t>
   </si>
   <si>
     <t>#2 James Long - P</t>
   </si>
   <si>
     <t>#86 Frederick Martinez - TE</t>
   </si>
   <si>
     <t>#12 Elmer Pineda - WR</t>
   </si>
   <si>
     <t>#99 Thomas Rex - DT</t>
   </si>
   <si>
-    <t>#64 Michael Knouse - LG</t>
+    <t>#64 Michael Knouse - RG</t>
   </si>
   <si>
     <t>#94 Robert Gregory - SLB</t>
   </si>
   <si>
     <t>#76 Charles Beall - LDE</t>
   </si>
   <si>
     <t>#58 James Duffy - MLB</t>
   </si>
   <si>
     <t>13:58</t>
   </si>
   <si>
     <t>DAL 33</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-DAL 33 (13:59) 5-Daniel Fuhr pass complete to 80-William Alexander to DAL 40 for 6 yards. Tackle by 50-Joseph Perry.</t>
   </si>
@@ -515,102 +515,102 @@
   <si>
     <t>#80 William Alexander - TE</t>
   </si>
   <si>
     <t>#82 Scott Cespedes - WR</t>
   </si>
   <si>
     <t>#19 Andreas McClinton - WR</t>
   </si>
   <si>
     <t>#72 Terence Lewis - LT</t>
   </si>
   <si>
     <t>#68 Joseph Samuels - LG</t>
   </si>
   <si>
     <t>#78 Malcolm Lipman - C</t>
   </si>
   <si>
     <t>#73 Jack Troia - RG</t>
   </si>
   <si>
     <t>#75 Fausto Johnson - C</t>
   </si>
   <si>
-    <t>#95 Ernesto Engle - MLB</t>
-[...2 lines deleted...]
-    <t>#51 Joshua Simmons - WLB</t>
+    <t>#55 Ernesto Engle - MLB</t>
+  </si>
+  <si>
+    <t>#51 Joshua Simmons - SLB</t>
   </si>
   <si>
     <t>#37 Randy Purcell - CB</t>
   </si>
   <si>
     <t>#30 Donald James - CB</t>
   </si>
   <si>
     <t>13:26</t>
   </si>
   <si>
     <t>DAL 40</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>2-4-DAL 40 (13:25) 41-Darius Barrett ran to DAL 47 for 8 yards. Tackle by 42-Chad Cota.</t>
   </si>
   <si>
     <t>#28 Duane Grantham - FB</t>
   </si>
   <si>
     <t>#50 Dale Cromer - C</t>
   </si>
   <si>
     <t>12:42</t>
   </si>
   <si>
     <t>DAL 47</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-DAL 47 (12:41) 41-Darius Barrett ran to DAL 50 for 3 yards. Tackle by 37-Randy Purcell. PENALTY - Holding (DAL 80-William Alexander)</t>
   </si>
   <si>
     <t>#23 Nathan Regis - RB</t>
   </si>
   <si>
     <t>#81 John Giblin - TE</t>
   </si>
   <si>
-    <t>#98 Robert Curtis - LDE</t>
+    <t>#72 Robert Curtis - RDE</t>
   </si>
   <si>
     <t>12:37</t>
   </si>
   <si>
     <t>DAL 39</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>1-18-DAL 39 (12:38) 41-Darius Barrett ran to DAL 41 for 2 yards. Tackle by 65-Robert Hartzog.</t>
   </si>
   <si>
     <t>11:57</t>
   </si>
   <si>
     <t>DAL 41</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>2-17-DAL 41 (11:56) 5-Daniel Fuhr pass complete to 80-William Alexander to DAL 48 for 8 yards. Tackle by 28-Jeffery Leblanc.</t>
   </si>
@@ -761,57 +761,57 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(6:48) Extra point GOOD by 18-Jesse Diaz. S.D 0 DAL 7</t>
   </si>
   <si>
     <t>#11 Jeffrey Jordan - QB</t>
   </si>
   <si>
     <t>#51 Cody Dantzler - LG</t>
   </si>
   <si>
     <t>#56 Aaron Pawlak - C</t>
   </si>
   <si>
     <t>#69 Stephen Hernandez - RG</t>
   </si>
   <si>
     <t>#90 Wesley Strong - RDE</t>
   </si>
   <si>
-    <t>#96 Tyler Francis - LDE</t>
+    <t>#98 Tyler Francis - RDE</t>
   </si>
   <si>
     <t>#99 Robert Koffler - RDE</t>
   </si>
   <si>
-    <t>#62 Kevin Stokes - RDE</t>
+    <t>#67 Kevin Stokes - RDE</t>
   </si>
   <si>
     <t>(6:48) 18-Jesse Diaz kicks 73 yards from DAL 35 to S.D -8. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-S.D 25 (6:48) 26-Joe Windham ran to S.D 24 for -1 yards. Tackle by 61-Louis Malcolm.</t>
   </si>
   <si>
     <t>#33 John Brown - RB</t>
   </si>
   <si>
     <t>6:07</t>
   </si>
   <si>
     <t>S.D 24</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
@@ -824,51 +824,51 @@
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>3-11-S.D 24 (5:28) 4-Michael Espinosa pass complete to 82-Will Hayden to S.D 46 for 22 yards. Tackle by 31-Jacob Samuels.</t>
   </si>
   <si>
     <t>4:50</t>
   </si>
   <si>
     <t>S.D 46</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Corner Post</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>1-10-S.D 46 (4:49) 4-Michael Espinosa pass Pass knocked down by 37-Karl Dubose. incomplete, intended for 17-Dallas Riley.</t>
   </si>
   <si>
-    <t>#17 Dallas Riley - WR</t>
+    <t>#10 Dallas Riley - WR</t>
   </si>
   <si>
     <t>#37 Karl Dubose - CB</t>
   </si>
   <si>
     <t>4:45</t>
   </si>
   <si>
     <t>Dime Normal 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-S.D 46 (4:46) 4-Michael Espinosa pass complete to 17-Dallas Riley to DAL 28 for 26 yards. Tackle by 37-Karl Dubose. Great move by 17-Dallas Riley to get free of his coverage.</t>
   </si>
   <si>
     <t>4:11</t>
   </si>
   <si>
     <t>DAL 28</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
@@ -899,51 +899,51 @@
   <si>
     <t>DAL 17</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-9-DAL 17 (2:45) 26-Joe Windham ran to DAL 17 for a short gain. Tackle by 64-Louis Nolan.</t>
   </si>
   <si>
     <t>2:02</t>
   </si>
   <si>
     <t>3-9-DAL 17 (2:01) 22-Douglas Duke ran to DAL 10 for 7 yards. Tackle by 34-Brandon Preston.</t>
   </si>
   <si>
     <t>1:21</t>
   </si>
   <si>
     <t>DAL 10</t>
   </si>
   <si>
     <t>4-2-DAL 10 (1:20) 4-Robert Goldblatt 28 yard field goal is GOOD. S.D 3 DAL 7</t>
   </si>
   <si>
-    <t>#4 Robert Goldblatt - K</t>
+    <t>#3 Robert Goldblatt - K</t>
   </si>
   <si>
     <t>#88 David Dalton - TE</t>
   </si>
   <si>
     <t>#63 Steven Hopper - DT</t>
   </si>
   <si>
     <t>#54 Rodrigo Ulrey - WLB</t>
   </si>
   <si>
     <t>1:17</t>
   </si>
   <si>
     <t>S.D 35</t>
   </si>
   <si>
     <t>(1:18) 4-Robert Goldblatt kicks 69 yards from S.D 35 to DAL -4. 80-William Alexander to DAL 23 for 27 yards. Tackle by 42-Chad Cota.</t>
   </si>
   <si>
     <t>1:12</t>
   </si>
   <si>
     <t>DAL 23</t>
   </si>
@@ -1358,51 +1358,51 @@
   <si>
     <t>2-8-S.D 27 (14:11) 4-Michael Espinosa pass complete to 38-Jerry Craft to S.D 31 for 4 yards. Tackle by 64-Louis Nolan.</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>3-4-S.D 31 (13:34) 26-Joe Windham ran to S.D 31 for 1 yards. Tackle by 65-Joseph Eells.</t>
   </si>
   <si>
     <t>13:02</t>
   </si>
   <si>
     <t>4-4-S.D 31 (13:01) 2-James Long punts 48 yards to DAL 20. 12-Elmer Pineda to DAL 31 for 11 yards. Tackle by 64-Michael Knouse.</t>
   </si>
   <si>
     <t>DAL 31</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>1-10-DAL 31 (12:52) 5-Daniel Fuhr pass Pass knocked down by 37-Randy Purcell. incomplete, intended for 82-Scott Cespedes. Pressure by 97-Steven Caton. PENALTY - Holding (DAL 68-Joseph Samuels)</t>
   </si>
   <si>
-    <t>#57 Michael Gaylord - SLB</t>
+    <t>#52 Michael Gaylord - SLB</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>DAL 21</t>
   </si>
   <si>
     <t>1-20-DAL 21 (12:48) 5-Daniel Fuhr pass complete to 41-Darius Barrett to DAL 26 for 5 yards. Tackle by 95-Ernesto Engle.</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
   <si>
     <t>DAL 26</t>
   </si>
   <si>
     <t>2-15-DAL 26 (12:08) 5-Daniel Fuhr pass Pass knocked down by 37-Randy Purcell. incomplete, intended for 80-William Alexander.</t>
   </si>
   <si>
     <t>12:04</t>
   </si>
   <si>
     <t>3-15-DAL 26 (12:05) 5-Daniel Fuhr pass Pass knocked down by 37-Randy Purcell. incomplete, intended for 41-Darius Barrett.</t>
   </si>