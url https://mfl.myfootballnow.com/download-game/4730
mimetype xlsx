--- v0 (2026-10-03)
+++ v1 (2026-10-25)
@@ -290,60 +290,60 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>DEN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>MEM</t>
   </si>
   <si>
     <t>MEM 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Ernest Davis kicks 74 yards from MEM 35 to DEN -9. Touchback.</t>
   </si>
   <si>
     <t>#20 Kelvin Friedlander - RB</t>
   </si>
   <si>
-    <t>#59 Donovan Parker - SLB</t>
+    <t>#45 Donovan Parker - SLB</t>
   </si>
   <si>
     <t>#97 Henry Romero - WLB</t>
   </si>
   <si>
     <t>#19 Ronnie Lott - CB</t>
   </si>
   <si>
-    <t>#27 Don Shula       - SS</t>
+    <t>#30 Don Shula       - CB</t>
   </si>
   <si>
     <t>#79 John Ford - LDE</t>
   </si>
   <si>
     <t>#39 Donald Doman - FS</t>
   </si>
   <si>
     <t>#54 Vern Aaron - SLB</t>
   </si>
   <si>
     <t>#75 Thomas Sage - RDE</t>
   </si>
   <si>
     <t>#55 Jim Youngblood - MLB</t>
   </si>
   <si>
     <t>#57 Christian Reid - SLB</t>
   </si>
   <si>
     <t>#6 Ernest Davis - K</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
@@ -392,84 +392,84 @@
   <si>
     <t>#68 Bubba Moore - RT</t>
   </si>
   <si>
     <t>#69 Carl Cothern - LDE</t>
   </si>
   <si>
     <t>#98 Javier Kiger - RDE</t>
   </si>
   <si>
     <t>#75 Jack Anderson - DT</t>
   </si>
   <si>
     <t>#74 Joseph Bell - DT</t>
   </si>
   <si>
     <t>#73 Alfredo Russell - RDE</t>
   </si>
   <si>
     <t>#53 Andrew Lavelle - SLB</t>
   </si>
   <si>
     <t>#99 Franklin Jones - MLB</t>
   </si>
   <si>
-    <t>#94 Johnathan Richards - WLB</t>
+    <t>#48 Johnathan Richards - SLB</t>
   </si>
   <si>
     <t>#30 Christopher Leigh - CB</t>
   </si>
   <si>
     <t>#21 Jose Goodman - CB</t>
   </si>
   <si>
     <t>#20 Todd Saldivar - SS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-DEN 25 (14:58) 46-Don Miller ran to DEN 36 for 11 yards. Tackle by 20-Todd Saldivar.</t>
   </si>
   <si>
     <t>#18 Machine Gun Kelly - WR</t>
   </si>
   <si>
     <t>#19 Blake Willman - WR</t>
   </si>
   <si>
     <t>#17 Harold Blackwell - WR</t>
   </si>
   <si>
-    <t>#46 Herman Adair - CB</t>
+    <t>#17 Herman Adair - CB</t>
   </si>
   <si>
     <t>#47 Walter Kirk - FS</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>DEN 36</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>1-10-DEN 36 (14:24) 12-Johnny Callahan pass incomplete, intended for 23-Garrett Peace.</t>
   </si>
   <si>
     <t>#36 Daniel Clements - SS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>Weak I Normal FB Inside Weak</t>
   </si>
@@ -527,51 +527,51 @@
   <si>
     <t>#63 Trevor White - RT</t>
   </si>
   <si>
     <t>13:32</t>
   </si>
   <si>
     <t>MEM 15</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-MEM 15 (13:33) 16-Andres Ortiz pass complete to 86-Micheal Bentz to MEM 29 for 15 yards. Tackle by 54-Vern Aaron. 35-Lloyd Hamilton got away with a hold on that play.</t>
   </si>
   <si>
     <t>#16 Andres Ortiz - QB</t>
   </si>
   <si>
     <t>#37 Raymond Ross - RB</t>
   </si>
   <si>
-    <t>#28 Stephen Ortiz - FB</t>
+    <t>#43 Stephen Ortiz - FB</t>
   </si>
   <si>
     <t>#82 Arthur Logston - TE</t>
   </si>
   <si>
     <t>#86 Micheal Bentz - WR</t>
   </si>
   <si>
     <t>#78 Mike Pedersen - LT</t>
   </si>
   <si>
     <t>#61 Ernest Wolfe - LG</t>
   </si>
   <si>
     <t>#58 Fredrick Bartholomew - C</t>
   </si>
   <si>
     <t>#66 Kenneth Rodriguez - RG</t>
   </si>
   <si>
     <t>#79 Elijah Thompson - RT</t>
   </si>
   <si>
     <t>#74 Merlin Olsen - DT</t>
   </si>
@@ -593,72 +593,72 @@
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>1-10-MEM 29 (12:53) 37-Raymond Ross ran to MEM 41 for 11 yards. Tackle by 27-Don Shula      .</t>
   </si>
   <si>
     <t>#14 James Rhoads - WR</t>
   </si>
   <si>
     <t>#44 Tom Hudson - CB</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>MEM 41</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>1-10-MEM 41 (12:11) 16-Andres Ortiz pass complete to 31-James Ramirez to DEN 43 for 16 yards.</t>
   </si>
   <si>
-    <t>#31 James Ramirez - RB</t>
+    <t>#32 James Ramirez - RB</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>DEN 43</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Slot Drag</t>
   </si>
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>1-10-DEN 43 (11:29) 16-Andres Ortiz pass Pass knocked down by 39-Donald Doman. incomplete, intended for 88-Stephen Sturgis.</t>
   </si>
   <si>
     <t>#84 Leo Glenn - WR</t>
   </si>
   <si>
-    <t>#88 Stephen Sturgis - TE</t>
+    <t>#74 Stephen Sturgis - LT</t>
   </si>
   <si>
     <t>#22 Manny Lovems - CB</t>
   </si>
   <si>
     <t>#41 Loren Chau - SS</t>
   </si>
   <si>
     <t>11:25</t>
   </si>
   <si>
     <t>Quarter Normal Cover 4</t>
   </si>
   <si>
     <t>2-10-DEN 43 (11:26) 16-Andres Ortiz pass complete to 80-Randy Lang to DEN 38 for 6 yards. Tackle by 41-Loren Chau.</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
     <t>DEN 38</t>
   </si>
   <si>
     <t>3-4-DEN 38 (10:43) 16-Andres Ortiz sacked at DEN 47 for -9 yards (74-Merlin Olsen). Sack allowed by 66-Kenneth Rodriguez.</t>
   </si>
@@ -803,57 +803,57 @@
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-1-DEN 1 (4:22) 37-Raymond Ross ran for 1 yards. TOUCHDOWN! MEM 28-Stephen Ortiz was injured on the play. He looks like he should be able to return. MEM 6 DEN 0</t>
   </si>
   <si>
     <t>#95 Dan Robles - MLB</t>
   </si>
   <si>
     <t>4:20</t>
   </si>
   <si>
     <t>DEN 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(4:21) Extra point by 6-Ernest Davis is NO GOOD. (Wide Right)</t>
   </si>
   <si>
-    <t>#63 Jonathan Mann - LT</t>
+    <t>#57 Jonathan Mann - LT</t>
   </si>
   <si>
     <t>#77 Bill Alexandre - DT</t>
   </si>
   <si>
-    <t>#52 Gino Marchetti - LDE</t>
+    <t>#65 Gino Marchetti - LDE</t>
   </si>
   <si>
     <t>(4:21) 6-Ernest Davis kicks 72 yards from MEM 35 to DEN -7. 20-Kelvin Friedlander to DEN 28 for 35 yards. Tackle by 6-Ernest Davis. DEN 55-Jim Youngblood was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>4:14</t>
   </si>
   <si>
     <t>DEN 28</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>1-10-DEN 28 (4:15) 12-Johnny Callahan pass Pass knocked down by 36-Daniel Clements. incomplete, intended for 19-Blake Willman. PENALTY - Offsides (MEM 73-Alfredo Russell)</t>
   </si>
   <si>
     <t>#54 Joshua Gomez - LDE</t>
   </si>
   <si>
     <t>4:11</t>
   </si>
   <si>
     <t>DEN 33</t>
   </si>
@@ -1145,51 +1145,51 @@
   <si>
     <t>MEM 13</t>
   </si>
   <si>
     <t>2-6-MEM 13 (4:37) 32-Harry Stuhldreher ran to MEM 8 for 5 yards. Tackle by 99-Franklin Jones.</t>
   </si>
   <si>
     <t>4:02</t>
   </si>
   <si>
     <t>MEM 8</t>
   </si>
   <si>
     <t>3-1-MEM 8 (4:01) 32-Harry Stuhldreher ran to MEM 9 for -1 yards. Tackle by 69-Carl Cothern. MEM 56-David Gentile was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:28</t>
   </si>
   <si>
     <t>MEM 9</t>
   </si>
   <si>
     <t>4-2-MEM 9 (3:27) 1-Daniel Mangino 27 yard field goal is GOOD. MEM 6 DEN 3</t>
   </si>
   <si>
-    <t>#16 Thomas Dixon - QB</t>
+    <t>#24 Thomas Dixon - RB</t>
   </si>
   <si>
     <t>#1 Daniel Mangino - K</t>
   </si>
   <si>
     <t>#51 William Carter - C</t>
   </si>
   <si>
     <t>3:24</t>
   </si>
   <si>
     <t>(3:25) 1-Daniel Mangino kicks 74 yards from DEN 35 to MEM -9. Touchback.</t>
   </si>
   <si>
     <t>MEM 25</t>
   </si>
   <si>
     <t>1-10-MEM 25 (3:25) PENALTY - False Start (MEM 82-Arthur Logston)</t>
   </si>
   <si>
     <t>1-15-MEM 20 (3:25) 16-Andres Ortiz pass complete to 14-James Rhoads to MEM 36 for 16 yards. Tackle by 44-Tom Hudson. MEM 58-Fredrick Bartholomew was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2:40</t>
   </si>