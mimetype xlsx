--- v0 (2026-10-03)
+++ v1 (2026-10-25)
@@ -302,141 +302,141 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Brent Jones kicks 74 yards from BOS 35 to N.Y -9. Touchback.</t>
   </si>
   <si>
     <t>#40 Greg Newton - WR</t>
   </si>
   <si>
     <t>#58 Robert Buck - SLB</t>
   </si>
   <si>
     <t>#34 Joshua Brinson - CB</t>
   </si>
   <si>
     <t>#98 Justin Gray - SLB</t>
   </si>
   <si>
     <t>#94 James Caldwell - MLB</t>
   </si>
   <si>
-    <t>#52 Kirk Tao - MLB</t>
+    <t>#52 Kirk Tao - RDE</t>
   </si>
   <si>
     <t>#39 Joseph Hartig - CB</t>
   </si>
   <si>
     <t>#95 Daniel Schrock - WLB</t>
   </si>
   <si>
     <t>#38 Matthew Turner - SS</t>
   </si>
   <si>
     <t>#41 William Adkins - CB</t>
   </si>
   <si>
-    <t>#19 Lamont Jackson - MLB</t>
+    <t>#19 Lamont Jackson - LDE</t>
   </si>
   <si>
     <t>#3 Brent Jones - K</t>
   </si>
   <si>
     <t>N.Y</t>
   </si>
   <si>
     <t>N.Y 25</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-N.Y 25 (15:00) 17-Howard Stiner pass complete to 40-Greg Newton to N.Y 36 for 11 yards. Tackle by 43-William Muir.</t>
   </si>
   <si>
     <t>#17 Howard Stiner - QB</t>
   </si>
   <si>
     <t>#9 James Barnett - RB</t>
   </si>
   <si>
     <t>#23 Felix Huddleston - FB</t>
   </si>
   <si>
     <t>#89 David Boothby - TE</t>
   </si>
   <si>
     <t>#86 James Barbosa - WR</t>
   </si>
   <si>
     <t>#76 Clyde Baker - LT</t>
   </si>
   <si>
     <t>#68 Sonny Espinoza - LG</t>
   </si>
   <si>
     <t>#70 Robert Morris - C</t>
   </si>
   <si>
     <t>#62 Robert Hardy - RG</t>
   </si>
   <si>
-    <t>#57 William Sledge - RT</t>
+    <t>#62 William Sledge - RT</t>
   </si>
   <si>
     <t>#67 Joshua Roberts - LDE</t>
   </si>
   <si>
     <t>#52 Armando Studdard - DT</t>
   </si>
   <si>
     <t>#58 William Fulbright - DT</t>
   </si>
   <si>
     <t>#75 Billy Hancock - LDE</t>
   </si>
   <si>
     <t>#50 Howard Hill - SLB</t>
   </si>
   <si>
     <t>#98 Gregory Schwartz - MLB</t>
   </si>
   <si>
     <t>#99 Larry Jones - WLB</t>
   </si>
   <si>
     <t>#43 William Muir - CB</t>
   </si>
   <si>
-    <t>#24 James Tucker - CB</t>
+    <t>#45 James Tucker - CB</t>
   </si>
   <si>
     <t>#38 Daniel Badillo - CB</t>
   </si>
   <si>
     <t>#40 Ron Cunningham - SS</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>N.Y 36</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-N.Y 36 (14:23) 9-James Barnett ran to N.Y 45 for 10 yards. Tackle by 38-Daniel Badillo.</t>
   </si>
   <si>
     <t>#82 Ambrose Daniel - WR</t>
   </si>
@@ -488,51 +488,51 @@
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-BOS 37 (12:33) 17-Howard Stiner pass complete to 9-James Barnett to BOS 21 for 16 yards.</t>
   </si>
   <si>
     <t>#31 Joshua Boynton - FS</t>
   </si>
   <si>
     <t>11:48</t>
   </si>
   <si>
     <t>BOS 21</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-BOS 21 (11:47) 23-Felix Huddleston ran to BOS 18 for 3 yards. Tackle by 40-Ron Cunningham.</t>
   </si>
   <si>
-    <t>#85 Steven Horn - WR</t>
+    <t>#13 Steven Horn - WR</t>
   </si>
   <si>
     <t>#99 John Jansen - SLB</t>
   </si>
   <si>
     <t>#94 Floyd Kuhn - MLB</t>
   </si>
   <si>
     <t>#51 Milton Cruz - SLB</t>
   </si>
   <si>
     <t>#44 Curtis Purvis - SS</t>
   </si>
   <si>
     <t>11:11</t>
   </si>
   <si>
     <t>BOS 18</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
@@ -599,123 +599,123 @@
   <si>
     <t>9:50</t>
   </si>
   <si>
     <t>N.Y 35</t>
   </si>
   <si>
     <t>(9:51) 3-William Hurley kicks 74 yards from N.Y 35 to BOS -9. Touchback.</t>
   </si>
   <si>
     <t>BOS 25</t>
   </si>
   <si>
     <t>I Formation Normal Strong Flood</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-BOS 25 (9:51) 2-Wallace Moore FUMBLES recovered by BOS-55-Frank Drury at BOS 25. Tackle by 98-Justin Gray.</t>
   </si>
   <si>
     <t>#2 Wallace Moore - QB</t>
   </si>
   <si>
-    <t>#35 Alan Gardner - RB</t>
+    <t>#40 Alan Gardner - RB</t>
   </si>
   <si>
     <t>#42 James Steel - FB</t>
   </si>
   <si>
     <t>#80 Gary Wingfield - TE</t>
   </si>
   <si>
     <t>#10 Craig Winders - WR</t>
   </si>
   <si>
     <t>#84 Corey Robinson - WR</t>
   </si>
   <si>
-    <t>#73 Steven Wright - LT</t>
+    <t>#57 Steven Wright - LT</t>
   </si>
   <si>
     <t>#77 Adolph Herring - LG</t>
   </si>
   <si>
     <t>#56 Charles Baumgarten - C</t>
   </si>
   <si>
     <t>#55 Frank Drury - RG</t>
   </si>
   <si>
-    <t>#58 Joseph Vermillion - LT</t>
+    <t>#78 Joseph Vermillion - LT</t>
   </si>
   <si>
     <t>#97 Joseph Bentley - LDE</t>
   </si>
   <si>
     <t>#60 Joan Anaya - DT</t>
   </si>
   <si>
     <t>#99 Floyd Bischoff - DT</t>
   </si>
   <si>
     <t>#2 William Blake - RDE</t>
   </si>
   <si>
     <t>#30 Adam Jackson - FS</t>
   </si>
   <si>
     <t>9:18</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>2-10-BOS 25 (9:17) 35-Alan Gardner ran to BOS 25 for a short loss. Tackle by 98-Justin Gray.</t>
   </si>
   <si>
-    <t>#16 Robert Alexander - WR</t>
-[...2 lines deleted...]
-    <t>#87 Nathan Murrell - TE</t>
+    <t>#14 Robert Alexander - WR</t>
+  </si>
+  <si>
+    <t>#86 Nathan Murrell - TE</t>
   </si>
   <si>
     <t>#92 Jack Miley - LDE</t>
   </si>
   <si>
     <t>8:37</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>3-10-BOS 25 (8:36) 2-Wallace Moore pass Pass knocked down by 39-Joseph Hartig. incomplete, intended for 10-Craig Winders.</t>
   </si>
   <si>
-    <t>#83 Glenn Turner - WR</t>
+    <t>#15 Glenn Turner - WR</t>
   </si>
   <si>
     <t>#15 Larry Tolentino - CB</t>
   </si>
   <si>
     <t>8:31</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-10-BOS 25 (8:32) 9-Alex Luna punts 44 yards to N.Y 30. 40-Greg Newton to N.Y 35 for 5 yards. Tackle by 42-Dale Stanford.</t>
   </si>
   <si>
     <t>#9 Alex Luna - P</t>
   </si>
   <si>
     <t>#63 Zack Martin - C</t>
   </si>
   <si>
     <t>#57 Allen Nurse - RG</t>
   </si>
@@ -1364,51 +1364,51 @@
   <si>
     <t>N.Y 5</t>
   </si>
   <si>
     <t>3-3-N.Y 5 (11:34) 42-Dale Stanford ran to N.Y 3 for 2 yards. Tackle by 52-Kirk Tao.</t>
   </si>
   <si>
     <t>11:00</t>
   </si>
   <si>
     <t>N.Y 3</t>
   </si>
   <si>
     <t>4-2-N.Y 3 (10:59) 3-Brent Jones 22 yard field goal is GOOD. N.Y 13 BOS 3</t>
   </si>
   <si>
     <t>#53 Santos Sisto - LG</t>
   </si>
   <si>
     <t>#73 Lyle Carreiro - RDE</t>
   </si>
   <si>
     <t>#67 Kevin Turner - LDE</t>
   </si>
   <si>
-    <t>#69 Michael Alphin - DT</t>
+    <t>#73 Michael Alphin - DT</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
   <si>
     <t>(10:57) 3-Brent Jones kicks 75 yards from BOS 35 to N.Y -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-N.Y 25 (10:57) 9-James Barnett ran to N.Y 39 for 14 yards. Tackle by 99-Larry Jones. N.Y 70-Robert Morris was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:22</t>
   </si>
   <si>
     <t>N.Y 39</t>
   </si>
   <si>
     <t>1-10-N.Y 39 (10:21) 17-Howard Stiner pass complete to 56-John Smith to BOS 37 for 24 yards. 56-John Smith FUMBLES (31-Joshua Boynton) recovered by BOS-26-Stuart Dicks at BOS 33. Tackle by 40-Greg Newton.</t>
   </si>
   <si>
     <t>10:12</t>
   </si>
   <si>
     <t>BOS 33</t>
   </si>