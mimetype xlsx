--- v0 (2026-10-03)
+++ v1 (2026-10-25)
@@ -308,60 +308,60 @@
   <si>
     <t>(15:00) 6-John Butler kicks 67 yards from N.O 35 to HEW -2. Touchback.</t>
   </si>
   <si>
     <t>#43 Richard Delarosa - RB</t>
   </si>
   <si>
     <t>#93 John Harley - SLB</t>
   </si>
   <si>
     <t>#90 Kyle Baltimore - LDE</t>
   </si>
   <si>
     <t>#78 Danny Oviedo - DT</t>
   </si>
   <si>
     <t>#54 James Grubbs - WLB</t>
   </si>
   <si>
     <t>#53 Ronald Anderson - MLB</t>
   </si>
   <si>
     <t>#91 William Damron - LDE</t>
   </si>
   <si>
-    <t>#50 Billy Ventura - WLB</t>
+    <t>#98 Billy Ventura - WLB</t>
   </si>
   <si>
     <t>#97 Robert Riser - MLB</t>
   </si>
   <si>
     <t>#82 Albert Claypool - TE</t>
   </si>
   <si>
-    <t>#57 James Gonzales - SLB</t>
+    <t>#57 James Gonzales - WLB</t>
   </si>
   <si>
     <t>#6 John Butler - K</t>
   </si>
   <si>
     <t>HEW</t>
   </si>
   <si>
     <t>HEW 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-HEW 25 (15:00) 43-Richard Delarosa ran to HEW 37 for 12 yards. Tackle by 40-Gary Dent.</t>
   </si>
   <si>
     <t>#14 Robert Greenwood - QB</t>
   </si>
   <si>
     <t>#88 Sidney Wright - TE</t>
   </si>
@@ -386,78 +386,78 @@
   <si>
     <t>#72 Darius Harvey - RG</t>
   </si>
   <si>
     <t>#70 Charles Shupe - RT</t>
   </si>
   <si>
     <t>#75 Donald Kirby - LDE</t>
   </si>
   <si>
     <t>#78 James Campbell - DT</t>
   </si>
   <si>
     <t>#87 Matthew Clodfelter - DT</t>
   </si>
   <si>
     <t>#11 Larry Brock - RDE</t>
   </si>
   <si>
     <t>#1 Dennis Bayliss - MLB</t>
   </si>
   <si>
     <t>#55 Greg Powell - WLB</t>
   </si>
   <si>
-    <t>#13 David Herbert - CB</t>
+    <t>#8 David Herbert - CB</t>
   </si>
   <si>
     <t>#10 Jose Schuetz - CB</t>
   </si>
   <si>
     <t>#36 Jason Mohr - CB</t>
   </si>
   <si>
     <t>#44 Thomas Wade - SS</t>
   </si>
   <si>
     <t>#40 Gary Dent - FS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>HEW 37</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-HEW 37 (14:16) 43-Richard Delarosa ran to HEW 42 for 5 yards. Tackle by 13-David Herbert.</t>
   </si>
   <si>
-    <t>#66 James Hill - SLB</t>
+    <t>#54 James Hill - WLB</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>HEW 42</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>2-5-HEW 42 (13:33) 43-Richard Delarosa ran to N.O 47 for 11 yards. Tackle by 40-Gary Dent.</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>N.O 47</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
@@ -482,117 +482,117 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:39) Extra point GOOD by 51-Brad Brenner. HEW 7 N.O 0</t>
   </si>
   <si>
     <t>#16 Raymond Lemos - QB</t>
   </si>
   <si>
     <t>#51 Brad Brenner - K</t>
   </si>
   <si>
     <t>#60 Raymond Perez - RG</t>
   </si>
   <si>
     <t>#76 Philip Bull - RT</t>
   </si>
   <si>
     <t>#68 Michael Hemphill - C</t>
   </si>
   <si>
     <t>#90 Lester Manuel - DT</t>
   </si>
   <si>
-    <t>#17 Steven Smith - SS</t>
+    <t>#40 Steven Smith - CB</t>
   </si>
   <si>
     <t>#92 Dennis Royce - RDE</t>
   </si>
   <si>
     <t>#23 Vernon Milano - FS</t>
   </si>
   <si>
     <t>#52 Joseph Gonzales - SLB</t>
   </si>
   <si>
     <t>HEW 35</t>
   </si>
   <si>
     <t>(12:39) 51-Brad Brenner kicks 75 yards from HEW 35 to N.O -10. Touchback.</t>
   </si>
   <si>
     <t>#42 Kevin Schindler - WR</t>
   </si>
   <si>
     <t>#32 Billy McKenzie - CB</t>
   </si>
   <si>
     <t>N.O 25</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Checkdown</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-N.O 25 (12:39) 9-Dennis Brown pass Pass knocked down by 31-Gayle Zapata. incomplete, intended for 42-Kevin Schindler.</t>
   </si>
   <si>
     <t>#9 Dennis Brown - QB</t>
   </si>
   <si>
     <t>#7 Kenneth Houston - RB</t>
   </si>
   <si>
-    <t>#89 Christopher Unruh - TE</t>
+    <t>#81 Christopher Unruh - TE</t>
   </si>
   <si>
     <t>#81 Michael Stidham - WR</t>
   </si>
   <si>
     <t>#31 James Trantham - WR</t>
   </si>
   <si>
     <t>#74 Phillip Kearns - LT</t>
   </si>
   <si>
     <t>#65 David Manning - LG</t>
   </si>
   <si>
-    <t>#54 Eric Johnson - C</t>
+    <t>#69 Eric Johnson - C</t>
   </si>
   <si>
     <t>#50 Heath Cloyd - RG</t>
   </si>
   <si>
     <t>#70 Alfonso Romero - RT</t>
   </si>
   <si>
-    <t>#59 Warren Taylor - DT</t>
+    <t>#99 Warren Taylor - DT</t>
   </si>
   <si>
     <t>#71 Daniel Kelly - RDE</t>
   </si>
   <si>
     <t>#31 Gayle Zapata - CB</t>
   </si>
   <si>
     <t>#47 Melvin Albert - CB</t>
   </si>
   <si>
     <t>#42 Emmett Rodriguez - SS</t>
   </si>
   <si>
     <t>12:35</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>2-10-N.O 25 (12:36) 7-Kenneth Houston ran to N.O 26 for 1 yards. Tackle by 59-Warren Taylor. N.O 54-Eric Johnson was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -782,51 +782,51 @@
   <si>
     <t>#99 William Jackson - DT</t>
   </si>
   <si>
     <t>#70 Erick Quillen - DT</t>
   </si>
   <si>
     <t>4:48</t>
   </si>
   <si>
     <t>N.O 34</t>
   </si>
   <si>
     <t>Shotgun 5 Wide FL Hook</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-6-N.O 34 (4:47) 9-Dennis Brown pass complete to 89-Christopher Unruh to N.O 41 for 6 yards. Tackle by 49-Arthur Colbert. PENALTY - Holding (N.O 54-Eric Johnson)</t>
   </si>
   <si>
     <t>#1 Joseph Green - FS</t>
   </si>
   <si>
-    <t>#45 Isaac Baker - CB</t>
+    <t>#35 Isaac Baker - CB</t>
   </si>
   <si>
     <t>#49 Arthur Colbert - SS</t>
   </si>
   <si>
     <t>#35 Jeffrey Gunter - FS</t>
   </si>
   <si>
     <t>4:42</t>
   </si>
   <si>
     <t>N.O 24</t>
   </si>
   <si>
     <t>2-16-N.O 24 (4:43) 7-Kenneth Houston ran to N.O 21 for -3 yards. Tackle by 50-Billy Ventura.</t>
   </si>
   <si>
     <t>4:11</t>
   </si>
   <si>
     <t>N.O 21</t>
   </si>
   <si>
     <t>3-19-N.O 21 (4:10) 7-Kenneth Houston ran to N.O 23 for 1 yards. Tackle by 97-Robert Riser.</t>
   </si>
@@ -1091,51 +1091,51 @@
   <si>
     <t>5:51</t>
   </si>
   <si>
     <t>N.O 48</t>
   </si>
   <si>
     <t>Singleback Slot Strong Post Curls</t>
   </si>
   <si>
     <t>1-10-N.O 48 (5:52) 9-Dennis Brown pass incomplete, intended for 42-Kevin Schindler. N.O 65-David Manning was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:49</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Middle Curls</t>
   </si>
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>2-10-N.O 48 (5:50) 9-Dennis Brown pass Pass knocked down by 31-Gayle Zapata. incomplete, intended for 81-Michael Stidham.</t>
   </si>
   <si>
-    <t>#69 Benjamin Pedersen - LG</t>
+    <t>#73 Benjamin Pedersen - LG</t>
   </si>
   <si>
     <t>5:46</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>3-10-N.O 48 (5:47) 7-Kenneth Houston ran to N.O 47 for -2 yards. Tackle by 59-Warren Taylor. 69-Benjamin Pedersen was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>5:12</t>
   </si>
   <si>
     <t>4-12-N.O 47 (5:11) 8-Jeffery Lewis punts 39 yards to HEW 15. 33-Matthew Schmitt to HEW 20 for 6 yards. Tackle by 10-Jose Schuetz.</t>
   </si>
   <si>
     <t>5:01</t>
   </si>
   <si>
     <t>HEW 20</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>