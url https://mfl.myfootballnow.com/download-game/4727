--- v0 (2026-10-03)
+++ v1 (2026-10-25)
@@ -386,51 +386,51 @@
   <si>
     <t>#59 Robert Elliott - C</t>
   </si>
   <si>
     <t>#77 Tracy Dwight - RG</t>
   </si>
   <si>
     <t>#51 Cristobal Cox - LT</t>
   </si>
   <si>
     <t>#35 Gerald Clay - LDE</t>
   </si>
   <si>
     <t>#77 David Branson - DT</t>
   </si>
   <si>
     <t>#92 Jose Valentine - DT</t>
   </si>
   <si>
     <t>#96 Alexander Morales - RDE</t>
   </si>
   <si>
     <t>#45 Philip Clark - MLB</t>
   </si>
   <si>
-    <t>#16 Wayne Monroe - WLB</t>
+    <t>#16 Wayne Monroe - MLB</t>
   </si>
   <si>
     <t>#21 Stan Brown - CB</t>
   </si>
   <si>
     <t>#22 Jaime Crenshaw - CB</t>
   </si>
   <si>
     <t>#26 Javier Goodman - CB</t>
   </si>
   <si>
     <t>#36 Lemuel Rye - SS</t>
   </si>
   <si>
     <t>#24 Joseph Giblin - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
@@ -536,54 +536,54 @@
   <si>
     <t>#11 John Kinzel - FB</t>
   </si>
   <si>
     <t>#85 Travis Walton - WR</t>
   </si>
   <si>
     <t>#79 Daniel George - LT</t>
   </si>
   <si>
     <t>#67 Thomas Solis - LG</t>
   </si>
   <si>
     <t>#72 James Martin - C</t>
   </si>
   <si>
     <t>#59 Antonio Davidson - RG</t>
   </si>
   <si>
     <t>#75 Randy Windham - RT</t>
   </si>
   <si>
     <t>#93 Danny Ross - LDE</t>
   </si>
   <si>
-    <t>#74 George Curl - DT</t>
-[...2 lines deleted...]
-    <t>#52 David Swinton - DT</t>
+    <t>#62 George Curl - DT</t>
+  </si>
+  <si>
+    <t>#94 David Swinton - DT</t>
   </si>
   <si>
     <t>#25 Corey Schroeder - RDE</t>
   </si>
   <si>
     <t>#57 Oscar Hiatt - MLB</t>
   </si>
   <si>
     <t>#92 Gary Jones - MLB</t>
   </si>
   <si>
     <t>13:09</t>
   </si>
   <si>
     <t>ATL 27</t>
   </si>
   <si>
     <t>Singleback 4 Wide WR Crosses</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>1-10-ATL 27 (13:08) 10-Roberto Barron pass Pass knocked down by 50-John Busch. incomplete, intended for 88-Robert Elias. PENALTY - Pass Interference (ATL 38-Cecil Ouellette)</t>
   </si>
@@ -674,51 +674,51 @@
   <si>
     <t>2-2-ATL 2 (10:16) 1-Edwin Potter ran to ATL 0 for 2 yards. TOUCHDOWN! ATL 0 TOR 6</t>
   </si>
   <si>
     <t>10:13</t>
   </si>
   <si>
     <t>ATL 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:14) Extra point GOOD by 18-Douglas Wade. ATL 0 TOR 7</t>
   </si>
   <si>
     <t>#13 Leonard Tate - QB</t>
   </si>
   <si>
     <t>#62 John Maillet - RG</t>
   </si>
   <si>
-    <t>#54 Benjamin Payton - RG</t>
+    <t>#54 Benjamin Payton - LT</t>
   </si>
   <si>
     <t>#67 Paul Vandegrift - RDE</t>
   </si>
   <si>
     <t>#79 Robert Alvarado - LDE</t>
   </si>
   <si>
     <t>#70 Morris King - DT</t>
   </si>
   <si>
     <t>(10:14) 18-Douglas Wade kicks 75 yards from TOR 35 to ATL -10. Touchback.</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-ATL 25 (10:14) 17-Jorge Ingram ran to ATL 26 for 1 yards. Tackle by 99-Kenneth Garrett.</t>
   </si>
   <si>
     <t>9:42</t>
   </si>
   <si>
     <t>ATL 26</t>
   </si>
@@ -851,51 +851,51 @@
   <si>
     <t>4:21</t>
   </si>
   <si>
     <t>TOR 29</t>
   </si>
   <si>
     <t>3-8-TOR 29 (4:20) 7-Paul Garceau pass complete to 80-Steven Daugherty to TOR 25 for 4 yards. Tackle by 21-Stan Brown.</t>
   </si>
   <si>
     <t>3:46</t>
   </si>
   <si>
     <t>4-4-TOR 25 (3:45) 5-Alan Smith 44 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#5 Alan Smith - K</t>
   </si>
   <si>
     <t>#56 Jason Lewis - LG</t>
   </si>
   <si>
     <t>#76 Jerry Colbert - RDE</t>
   </si>
   <si>
-    <t>#91 Mark Henry - SLB</t>
+    <t>#91 Mark Henry - WLB</t>
   </si>
   <si>
     <t>#98 Jamel Hills - WLB</t>
   </si>
   <si>
     <t>3:40</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>1-10-TOR 32 (3:41) 10-Roberto Barron pass complete to 11-John Kinzel to TOR 35 for 3 yards. Tackle by 57-Oscar Hiatt.</t>
   </si>
   <si>
     <t>3:09</t>
   </si>
   <si>
     <t>2-7-TOR 35 (3:08) 10-Roberto Barron pass complete to 1-Edwin Potter to TOR 38 for 3 yards. Tackle by 31-Gary Maust. 1-Edwin Potter did some fancy footwork there.</t>
   </si>
   <si>
     <t>2:33</t>
   </si>
   <si>
     <t>TOR 38</t>
   </si>
@@ -1007,51 +1007,51 @@
   <si>
     <t>TOR 45</t>
   </si>
   <si>
     <t>2-11-TOR 45 (11:31) 7-Paul Garceau pass complete to 17-Jorge Ingram to TOR 41 for 4 yards. Tackle by 21-Stan Brown.</t>
   </si>
   <si>
     <t>10:57</t>
   </si>
   <si>
     <t>TOR 41</t>
   </si>
   <si>
     <t>3-8-TOR 41 (10:56) 7-Paul Garceau pass complete to 80-Steven Daugherty to TOR 22 for 19 yards. Tackle by 45-Philip Clark.</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
   <si>
     <t>TOR 22</t>
   </si>
   <si>
     <t>1-10-TOR 22 (10:14) 7-Paul Garceau pass Pass knocked down by 31-Charles Stromberg. incomplete, intended for 82-Steven Rasmussen.</t>
   </si>
   <si>
-    <t>#31 Charles Stromberg - FS</t>
+    <t>#31 Charles Stromberg - CB</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
   <si>
     <t>2-10-TOR 22 (10:10) 7-Paul Garceau pass complete to 82-Steven Rasmussen to TOR 14 for 8 yards. Tackle by 99-Kenneth Garrett.</t>
   </si>
   <si>
     <t>9:30</t>
   </si>
   <si>
     <t>TOR 14</t>
   </si>
   <si>
     <t>3-2-TOR 14 (9:29) 7-Paul Garceau pass complete to 14-James Hampton to TOR 3 for 11 yards. Tackle by 31-Charles Stromberg. ATL 5-Alan Smith was injured on the play. He looks like he should be able to return. ATL 16-Curtis Guy was injured on the play. He looks like he should be able to return. ATL 92-Gary Jones was injured on the play. He looks like he should be able to return. TOR 29-Willie Bell was injured on the play. He looks like he should be able to return. TOR 26-Javier Goodman was injured on the play. He looks like he should be able to return. TOR 69-Richard Searles was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:48</t>
   </si>
   <si>
     <t>TOR 3</t>
   </si>
   <si>
     <t>1-3-TOR 3 (8:47) 7-Paul Garceau pass complete to 82-Steven Rasmussen for 3 yards. TOUCHDOWN! ATL 6 TOR 7</t>
   </si>