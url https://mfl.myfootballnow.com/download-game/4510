--- v0 (2026-09-01)
+++ v1 (2026-09-22)
@@ -497,51 +497,51 @@
   <si>
     <t>OAK 44</t>
   </si>
   <si>
     <t>I Formation Power HB Draw</t>
   </si>
   <si>
     <t>3-7-OAK 44 (12:21) 23-Daniel Ross ran to OAK 44 for 1 yards. Tackle by 79-Robert Rose.</t>
   </si>
   <si>
     <t>11:48</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-OAK 44 (11:47) 13-Jon Jackson punts 40 yards to OAK 4.</t>
   </si>
   <si>
     <t>#13 Jon Jackson - P</t>
   </si>
   <si>
-    <t>#85 Lewis Smith - TE</t>
+    <t>#83 Lewis Smith - TE</t>
   </si>
   <si>
     <t>#32 William Cook - RB</t>
   </si>
   <si>
     <t>#65 Charles Jourdan - RT</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>OAK 4</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>Nickel Normal CB3 LB Blitz</t>
   </si>
   <si>
     <t>1-10-OAK 4 (11:40) 7-Cory Hornyak pass Pass knocked down by 37-Jesse Moores. incomplete, intended for 85-William Woodruff.</t>
   </si>
   <si>
     <t>#7 Cory Hornyak - QB</t>
   </si>