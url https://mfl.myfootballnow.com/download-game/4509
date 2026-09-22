--- v0 (2026-09-01)
+++ v1 (2026-09-22)
@@ -1118,51 +1118,51 @@
   <si>
     <t>2-14-DET 41 (2:37) 5-Lawrence Allen pass Pass knocked down by 92-Ryan Moran. incomplete, intended for 15-Angel Roberts.</t>
   </si>
   <si>
     <t>2:34</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-14-DET 41 (2:35) 5-Lawrence Allen pass incomplete, dropped by 45-Jason Ortiz.</t>
   </si>
   <si>
     <t>2:31</t>
   </si>
   <si>
     <t>4-14-DET 41 (2:32) 2-Richard Pressley 58 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
     <t>#9 John Dawson - QB</t>
   </si>
   <si>
-    <t>#70 James Robinson - LT</t>
+    <t>#70 James Robinson - RG</t>
   </si>
   <si>
     <t>2:27</t>
   </si>
   <si>
     <t>1-10-DET 48 (2:28) 38-Joe Evans ran to DET 48 for 1 yards. Tackle by 95-James Frost.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>2-9-DET 48 (2:00) 38-Joe Evans ran to DET 50 for 2 yards. Tackle by 90-Cristobal Garrard.</t>
   </si>
   <si>
     <t>1:58</t>
   </si>
   <si>
     <t>Timeout DET</t>
   </si>
   <si>
     <t>1:54</t>
   </si>