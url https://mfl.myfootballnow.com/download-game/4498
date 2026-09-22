--- v0 (2026-08-29)
+++ v1 (2026-09-22)
@@ -350,51 +350,51 @@
   <si>
     <t>DAL 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-DAL 25 (15:00) 41-Darius Barrett ran to DAL 36 for 11 yards. Tackle by 38-Jamie Gilbert.</t>
   </si>
   <si>
     <t>#5 Daniel Fuhr - QB</t>
   </si>
   <si>
     <t>#80 William Alexander - TE</t>
   </si>
   <si>
     <t>#12 Elmer Pineda - WR</t>
   </si>
   <si>
     <t>#82 Scott Cespedes - WR</t>
   </si>
   <si>
-    <t>#82 James Jones - WR</t>
+    <t>#88 James Jones - WR</t>
   </si>
   <si>
     <t>#72 Terence Lewis - LT</t>
   </si>
   <si>
     <t>#68 Joseph Samuels - LG</t>
   </si>
   <si>
     <t>#78 Malcolm Lipman - C</t>
   </si>
   <si>
     <t>#73 Jack Troia - RG</t>
   </si>
   <si>
     <t>#75 Fausto Johnson - C</t>
   </si>
   <si>
     <t>#96 Major Troy - LDE</t>
   </si>
   <si>
     <t>#65 Charlie Leak - DT</t>
   </si>
   <si>
     <t>#71 Alfredo Conceicao - DT</t>
   </si>
@@ -695,51 +695,51 @@
   <si>
     <t>#68 Joe Manning - RT</t>
   </si>
   <si>
     <t>#76 Charles Beall - LDE</t>
   </si>
   <si>
     <t>#63 Steven Hopper - DT</t>
   </si>
   <si>
     <t>#90 Robert Betancourt - WLB</t>
   </si>
   <si>
     <t>#46 Robert Volkman - CB</t>
   </si>
   <si>
     <t>#37 Karl Dubose - CB</t>
   </si>
   <si>
     <t>#31 Jacob Samuels - SS</t>
   </si>
   <si>
     <t>#45 Kendall Bolduc - FS</t>
   </si>
   <si>
-    <t>#96 Rodrigo Ulrey - WLB</t>
+    <t>#54 Rodrigo Ulrey - WLB</t>
   </si>
   <si>
     <t>7:44</t>
   </si>
   <si>
     <t>E.P 30</t>
   </si>
   <si>
     <t>I Formation Power HB Draw</t>
   </si>
   <si>
     <t>2-5-E.P 30 (7:43) 34-Xavier Gayle ran to E.P 39 for 8 yards. Tackle by 29-Carlos James. DAL 76-Charles Beall was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#13 William Ennis - WLB</t>
   </si>
   <si>
     <t>7:01</t>
   </si>
   <si>
     <t>E.P 39</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>