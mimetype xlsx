--- v0 (2026-08-29)
+++ v1 (2026-09-22)
@@ -731,51 +731,51 @@
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>3-3-TOR 31 (6:17) 10-Morris Gipson pass Pass knocked down by 36-Lemuel Rye. incomplete, intended for 82-Arthur Logston.</t>
   </si>
   <si>
     <t>6:14</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-3-TOR 31 (6:15) 6-Ernest Davis 49 yard field goal is GOOD. MEM 3 TOR 0</t>
   </si>
   <si>
     <t>#16 Andres Ortiz - QB</t>
   </si>
   <si>
     <t>#6 Ernest Davis - K</t>
   </si>
   <si>
-    <t>#68 Andrew Jones - RT</t>
+    <t>#68 Andrew Jones - LG</t>
   </si>
   <si>
     <t>#63 Jonathan Mann - LT</t>
   </si>
   <si>
     <t>#58 Fredrick Bartholomew - C</t>
   </si>
   <si>
     <t>#76 Jerry Colbert - RDE</t>
   </si>
   <si>
     <t>#94 Bradley Jenkins - MLB</t>
   </si>
   <si>
     <t>#91 Mark Henry - SLB</t>
   </si>
   <si>
     <t>#63 Brett Pecoraro - DT</t>
   </si>
   <si>
     <t>6:10</t>
   </si>
   <si>
     <t>MEM 35</t>
   </si>