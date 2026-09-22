--- v0 (2026-08-29)
+++ v1 (2026-09-22)
@@ -422,51 +422,51 @@
   <si>
     <t>#21 Larry Hilton - SS</t>
   </si>
   <si>
     <t>#28 Albert Fair - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-10-K.C 25 (14:57) 15-Maurice Charles pass Pass knocked down by 37-Allan Burns. incomplete, intended for 86-Timothy Damian.</t>
   </si>
   <si>
     <t>#25 Pasquale York - RB</t>
   </si>
   <si>
     <t>#86 Timothy Damian - TE</t>
   </si>
   <si>
-    <t>#85 Lewis Smith - TE</t>
+    <t>#83 Lewis Smith - TE</t>
   </si>
   <si>
     <t>#60 David Burkett - LDE</t>
   </si>
   <si>
     <t>#90 Cristobal Garrard - SLB</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-10-K.C 25 (14:54) 15-Maurice Charles pass complete to 23-Daniel Ross to K.C 33 for 8 yards. Tackle by 95-James Frost.</t>
   </si>
   <si>
     <t>14:09</t>
   </si>
   <si>
     <t>K.C 33</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
@@ -950,51 +950,51 @@
   <si>
     <t>K.C 5</t>
   </si>
   <si>
     <t>2-5-K.C 5 (14:22) 5-Lawrence Allen pass Pass knocked down by 22-Timothy Oneal. incomplete, intended for 83-James Buford.</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>3-5-K.C 5 (14:19) 5-Lawrence Allen sacked at K.C 12 for -7 yards (95-Loren Demby). Sack allowed by 71-Robby Anderson.</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>K.C 12</t>
   </si>
   <si>
     <t>4-12-K.C 12 (13:35) 2-Richard Pressley 29 yard field goal is GOOD. NSH 3 K.C 3</t>
   </si>
   <si>
     <t>#9 John Dawson - QB</t>
   </si>
   <si>
-    <t>#70 James Robinson - LT</t>
+    <t>#70 James Robinson - RG</t>
   </si>
   <si>
     <t>#98 Dennis Holder - WLB</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
   <si>
     <t>(13:32) 2-Richard Pressley kicks 74 yards from NSH 35 to K.C -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-K.C 25 (13:32) 15-Maurice Charles pass complete to 86-Timothy Damian to K.C 34 for 9 yards. Tackle by 58-Robert Jones. K.C 54-Matthew Migues was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>K.C 34</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>2-1-K.C 34 (12:54) 23-Daniel Ross ran to K.C 38 for 4 yards. Tackle by 95-James Frost. PENALTY - Offsides (NSH 37-Allan Burns) (Declined)</t>
   </si>