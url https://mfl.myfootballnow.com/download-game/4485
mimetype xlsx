--- v0 (2026-08-27)
+++ v1 (2026-09-22)
@@ -428,51 +428,51 @@
   <si>
     <t>#31 Gregory Henderson - SS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>DAL 29</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-8-DAL 29 (14:19) 41-Darius Barrett ran to DAL 31 for 2 yards. Tackle by 46-William Saavedra.</t>
   </si>
   <si>
     <t>#12 Elmer Pineda - WR</t>
   </si>
   <si>
     <t>#82 Scott Cespedes - WR</t>
   </si>
   <si>
-    <t>#82 James Jones - WR</t>
+    <t>#88 James Jones - WR</t>
   </si>
   <si>
     <t>#46 William Saavedra - CB</t>
   </si>
   <si>
     <t>#28 Kenneth Sallee - FS</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>DAL 31</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-6-DAL 31 (13:39) 5-Daniel Fuhr pass complete to 41-Darius Barrett to DAL 32 for 1 yards. Tackle by 56-William Brown. PENALTY - Unnecessary Roughness (STL 56-William Brown)</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
@@ -764,51 +764,51 @@
   <si>
     <t>8:47</t>
   </si>
   <si>
     <t>DAL 15</t>
   </si>
   <si>
     <t>(8:48) Extra point GOOD by 5-Alan Foster. STL 7 DAL 3</t>
   </si>
   <si>
     <t>#7 Garrett Conley - P</t>
   </si>
   <si>
     <t>#61 Lester Hackney - C</t>
   </si>
   <si>
     <t>#78 Samuel Rambert - RT</t>
   </si>
   <si>
     <t>#58 James Duffy - MLB</t>
   </si>
   <si>
     <t>#31 Jacob Samuels - SS</t>
   </si>
   <si>
-    <t>#96 Rodrigo Ulrey - WLB</t>
+    <t>#54 Rodrigo Ulrey - WLB</t>
   </si>
   <si>
     <t>(8:48) 5-Alan Foster kicks 74 yards from STL 35 to DAL -9. Touchback.</t>
   </si>
   <si>
     <t>DAL 25</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-DAL 25 (8:48) 41-Darius Barrett ran to DAL 28 for 3 yards. Tackle by 31-Gregory Henderson. PENALTY - Offsides (STL 96-Daniel Lilly)</t>
   </si>
   <si>
     <t>8:45</t>
   </si>
   <si>
     <t>DAL 30</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>46 Heavy WLB Blitz</t>
   </si>