--- v0 (2026-08-27)
+++ v1 (2026-09-22)
@@ -554,51 +554,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-HEW 14 (10:01) 2-Richard Pressley 31 yard field goal is GOOD. HEW 0 NSH 3</t>
   </si>
   <si>
     <t>#9 John Dawson - QB</t>
   </si>
   <si>
     <t>#83 James Buford - TE</t>
   </si>
   <si>
     <t>#2 Richard Pressley - K</t>
   </si>
   <si>
     <t>#60 David Burkett - LDE</t>
   </si>
   <si>
     <t>#62 Kenneth Zullo - C</t>
   </si>
   <si>
-    <t>#70 James Robinson - LT</t>
+    <t>#70 James Robinson - RG</t>
   </si>
   <si>
     <t>#97 Robert Riser - MLB</t>
   </si>
   <si>
     <t>#99 William Jackson - DT</t>
   </si>
   <si>
     <t>#70 Erick Quillen - DT</t>
   </si>
   <si>
     <t>#57 James Gonzales - SLB</t>
   </si>
   <si>
     <t>9:57</t>
   </si>
   <si>
     <t>NSH 35</t>
   </si>
   <si>
     <t>(9:58) 2-Richard Pressley kicks 70 yards from NSH 35 to HEW -5. 43-Richard Delarosa to HEW 31 for 37 yards. Tackle by 2-Richard Pressley. NSH 2-Richard Pressley was injured on the play. He looks like he should be able to return. NSH 37-Allan Burns was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#43 Richard Delarosa - RB</t>
   </si>