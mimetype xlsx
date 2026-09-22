--- v0 (2026-08-27)
+++ v1 (2026-09-22)
@@ -386,51 +386,51 @@
   <si>
     <t>#50 Dustin Granados - LG</t>
   </si>
   <si>
     <t>#61 Kenneth Goodloe - C</t>
   </si>
   <si>
     <t>#63 Russell Jones - RG</t>
   </si>
   <si>
     <t>#78 Michael Little - RT</t>
   </si>
   <si>
     <t>#9 Randy Whitlock - LDE</t>
   </si>
   <si>
     <t>#91 Mark Henry - SLB</t>
   </si>
   <si>
     <t>#92 Jose Valentine - DT</t>
   </si>
   <si>
     <t>#77 David Branson - DT</t>
   </si>
   <si>
-    <t>#76 Jerry Colbert - LDE</t>
+    <t>#76 Jerry Colbert - RDE</t>
   </si>
   <si>
     <t>#99 Kenneth Garrett - SLB</t>
   </si>
   <si>
     <t>#45 Philip Clark - MLB</t>
   </si>
   <si>
     <t>#16 Wayne Monroe - WLB</t>
   </si>
   <si>
     <t>#21 Stan Brown - CB</t>
   </si>
   <si>
     <t>#22 Jaime Crenshaw - CB</t>
   </si>
   <si>
     <t>#36 Lemuel Rye - SS</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>