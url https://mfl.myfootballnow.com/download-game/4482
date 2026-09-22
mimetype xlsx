--- v0 (2026-08-27)
+++ v1 (2026-09-22)
@@ -359,51 +359,51 @@
   <si>
     <t>1-10-OKC 25 (15:00) 34-Donald Parshall ran to OKC 28 for 3 yards. Tackle by 51-Willie Clayton.</t>
   </si>
   <si>
     <t>#17 Sean Ecker - QB</t>
   </si>
   <si>
     <t>#26 Alan Farrar - FB</t>
   </si>
   <si>
     <t>#49 James Billings - FB</t>
   </si>
   <si>
     <t>#82 Arthur Wilcox - TE</t>
   </si>
   <si>
     <t>#85 Leon Ornelas - TE</t>
   </si>
   <si>
     <t>#56 Steven Gutierrez - LT</t>
   </si>
   <si>
     <t>#65 Gregg Guard - LG</t>
   </si>
   <si>
-    <t>#69 Rogelio Yepez - C</t>
+    <t>#64 Rogelio Yepez - C</t>
   </si>
   <si>
     <t>#59 John Fierros - RG</t>
   </si>
   <si>
     <t>#67 Greg Sanders - RT</t>
   </si>
   <si>
     <t>#62 David Johnson - LDE</t>
   </si>
   <si>
     <t>#69 Ryan Brush - LDE</t>
   </si>
   <si>
     <t>#73 Max Martin - DT</t>
   </si>
   <si>
     <t>#95 Jerry Brown - DT</t>
   </si>
   <si>
     <t>#79 Tom Meurer - RDE</t>
   </si>
   <si>
     <t>#71 James Willis - SLB</t>
   </si>