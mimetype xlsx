--- v0 (2026-08-27)
+++ v1 (2026-09-22)
@@ -542,51 +542,51 @@
   <si>
     <t>#25 Pasquale York - RB</t>
   </si>
   <si>
     <t>#86 Timothy Damian - TE</t>
   </si>
   <si>
     <t>12:44</t>
   </si>
   <si>
     <t>MEM 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:45) Extra point GOOD by 5-Jacob Horton. MEM 0 K.C 7</t>
   </si>
   <si>
     <t>#31 Francisco Ramirez - FS</t>
   </si>
   <si>
-    <t>#85 Lewis Smith - TE</t>
+    <t>#83 Lewis Smith - TE</t>
   </si>
   <si>
     <t>#65 Charles Jourdan - RT</t>
   </si>
   <si>
     <t>#26 William Ritter - LG</t>
   </si>
   <si>
     <t>#43 Louis Spruill - FS</t>
   </si>
   <si>
     <t>#98 Javier Kiger - RDE</t>
   </si>
   <si>
     <t>#94 Johnathan Richards - WLB</t>
   </si>
   <si>
     <t>(12:45) 5-Jacob Horton kicks 61 yards from K.C 35 to MEM 4. 80-Randy Lang to MEM 28 for 24 yards. Tackle by 41-Lorenzo Mestas.</t>
   </si>
   <si>
     <t>12:40</t>
   </si>
   <si>
     <t>MEM 28</t>
   </si>
@@ -641,51 +641,51 @@
   <si>
     <t>3-22-MEM 16 (11:58) 10-Morris Gipson pass complete to 82-Arthur Logston to MEM 22 for 6 yards. Tackle by 57-Norman Yeager.</t>
   </si>
   <si>
     <t>#75 Ronald Turner - RDE</t>
   </si>
   <si>
     <t>11:25</t>
   </si>
   <si>
     <t>MEM 22</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-16-MEM 22 (11:24) 9-Tony Jackson punts 49 yards to K.C 28. Fair Catch by 30-Patrick Steinberg.</t>
   </si>
   <si>
     <t>#9 Tony Jackson - P</t>
   </si>
   <si>
-    <t>#68 Andrew Jones - RT</t>
+    <t>#68 Andrew Jones - LG</t>
   </si>
   <si>
     <t>#63 Jonathan Mann - LT</t>
   </si>
   <si>
     <t>#93 John Patterson - SLB</t>
   </si>
   <si>
     <t>11:16</t>
   </si>
   <si>
     <t>K.C 28</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-K.C 28 (11:17) 23-Daniel Ross ran to K.C 31 for 2 yards. Tackle by 69-Carl Cothern. PENALTY - Holding (K.C 50-Jason Vaughan)</t>
   </si>
   <si>
     <t>#56 David Gentile - MLB</t>
   </si>
   <si>
     <t>11:14</t>
   </si>