--- v0 (2026-08-27)
+++ v1 (2026-09-22)
@@ -356,51 +356,51 @@
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-AZR 26 (14:55) 11-Paul Newland pass complete to 19-Dusty Hoelscher to AZR 29 for 3 yards. Tackle by 92-Gary Jones.</t>
   </si>
   <si>
     <t>#11 Paul Newland - QB</t>
   </si>
   <si>
     <t>#48 Barry Hinman - RB</t>
   </si>
   <si>
     <t>#32 Richard Johnson - FB</t>
   </si>
   <si>
     <t>#86 Dean Butler - TE</t>
   </si>
   <si>
     <t>#19 Dusty Hoelscher - WR</t>
   </si>
   <si>
-    <t>#80 Thomas Colbert - WR</t>
+    <t>#84 Thomas Colbert - WR</t>
   </si>
   <si>
     <t>#76 Christopher Johnson - LT</t>
   </si>
   <si>
     <t>#61 Robert Lee - LG</t>
   </si>
   <si>
     <t>#64 Francis Mitchell - C</t>
   </si>
   <si>
     <t>#66 Herbert Miller - RG</t>
   </si>
   <si>
     <t>#70 Jamison Gibson - RT</t>
   </si>
   <si>
     <t>#93 Danny Ross - LDE</t>
   </si>
   <si>
     <t>#74 George Curl - DT</t>
   </si>
   <si>
     <t>#52 David Swinton - DT</t>
   </si>