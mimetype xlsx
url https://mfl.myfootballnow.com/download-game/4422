--- v1 (2026-08-28)
+++ v2 (2026-10-08)
@@ -602,51 +602,51 @@
   <si>
     <t>#68 Orville King - LG</t>
   </si>
   <si>
     <t>#73 Paul Hughes - C</t>
   </si>
   <si>
     <t>#61 Jon Harting - LG</t>
   </si>
   <si>
     <t>#77 James Carter - RT</t>
   </si>
   <si>
     <t>#96 Douglas Davis - LDE</t>
   </si>
   <si>
     <t>#98 Cyril Thomas - RDE</t>
   </si>
   <si>
     <t>#57 Carlton Delano - SLB</t>
   </si>
   <si>
     <t>#97 James Raymond - MLB</t>
   </si>
   <si>
-    <t>#22 Steve Ryan - FS</t>
+    <t>#43 Steve Ryan - SS</t>
   </si>
   <si>
     <t>9:30</t>
   </si>
   <si>
     <t>MMR 33</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-13-MMR 33 (9:29) 15-Larry Loar pass Pass knocked down by 23-Michael Lewis. incomplete, intended for 19-Aaron Alworth.</t>
   </si>
   <si>
     <t>#19 Aaron Alworth - WR</t>
   </si>
   <si>
     <t>9:25</t>
   </si>
   <si>
     <t>3-13-MMR 33 (9:26) 15-Larry Loar pass complete to 80-Ryan Blocker to MMR 37 for 4 yards. Tackle by 22-Steve Ryan.</t>
   </si>