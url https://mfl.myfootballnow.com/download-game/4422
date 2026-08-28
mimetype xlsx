--- v0 (2026-08-05)
+++ v1 (2026-08-28)
@@ -368,51 +368,51 @@
   <si>
     <t>#30 Archie Fulton - FB</t>
   </si>
   <si>
     <t>#89 David Marcus - TE</t>
   </si>
   <si>
     <t>#85 Jeff Suarez - TE</t>
   </si>
   <si>
     <t>#62 Chad Wright - LT</t>
   </si>
   <si>
     <t>#73 Michael Smith - LG</t>
   </si>
   <si>
     <t>#69 Louis Sanders - C</t>
   </si>
   <si>
     <t>#65 Robert Brown - RG</t>
   </si>
   <si>
     <t>#69 Joseph Phelps - RT</t>
   </si>
   <si>
-    <t>#90 Kevin Bonner - LDE</t>
+    <t>#55 Kevin Bonner - LDE</t>
   </si>
   <si>
     <t>#98 Joseph Lawler - DT</t>
   </si>
   <si>
     <t>#78 Peter Keith - DT</t>
   </si>
   <si>
     <t>#76 Douglas Duchene - RDE</t>
   </si>
   <si>
     <t>#57 Brock Cuda - MLB</t>
   </si>
   <si>
     <t>#41 Peter Rhine - CB</t>
   </si>
   <si>
     <t>#40 Henry Johnson - CB</t>
   </si>
   <si>
     <t>#32 Keith Harding - CB</t>
   </si>
   <si>
     <t>#23 Dominique Tolbert - CB</t>
   </si>
@@ -572,51 +572,51 @@
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-MMR 35 (10:14) 10-Brian Rayner ran to MMR 33 for -3 yards. Tackle by 97-James Raymond. 85-Edward Adams completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>#15 Larry Loar - QB</t>
   </si>
   <si>
     <t>#10 Brian Rayner - RB</t>
   </si>
   <si>
     <t>#85 Edward Adams - TE</t>
   </si>
   <si>
     <t>#1 Cleo Mundy - RB</t>
   </si>
   <si>
     <t>#80 Ryan Blocker - TE</t>
   </si>
   <si>
-    <t>#85 Matthew Rollins - WR</t>
+    <t>#82 Matthew Rollins - WR</t>
   </si>
   <si>
     <t>#60 Stephen Mapp - LT</t>
   </si>
   <si>
     <t>#68 Orville King - LG</t>
   </si>
   <si>
     <t>#73 Paul Hughes - C</t>
   </si>
   <si>
     <t>#61 Jon Harting - LG</t>
   </si>
   <si>
     <t>#77 James Carter - RT</t>
   </si>
   <si>
     <t>#96 Douglas Davis - LDE</t>
   </si>
   <si>
     <t>#98 Cyril Thomas - RDE</t>
   </si>
   <si>
     <t>#57 Carlton Delano - SLB</t>
   </si>
@@ -836,51 +836,51 @@
   <si>
     <t>4-1-MMR 49 (3:22) 2-Dale Stidham punts 40 yards to L.V 10. Fair Catch by 81-Mark Ponder.</t>
   </si>
   <si>
     <t>3:14</t>
   </si>
   <si>
     <t>L.V 10</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>1-10-L.V 10 (3:15) 16-Garry Griggs pass complete to 81-Mark Ponder to L.V 46 for 36 yards. 41-Peter Rhine got away with a hold on that play.</t>
   </si>
   <si>
     <t>2:33</t>
   </si>
   <si>
     <t>1-10-L.V 46 (2:32) 16-Garry Griggs pass complete to 87-Alden Wilder to MMR 47 for 7 yards. Tackle by 41-Peter Rhine. Pressure by 78-Peter Keith. PENALTY - Holding (L.V 68-Bill Drayton)</t>
   </si>
   <si>
     <t>#53 Steven Bearden - LG</t>
   </si>
   <si>
-    <t>#60 Larry Davis - RG</t>
+    <t>#60 Larry Davis - LT</t>
   </si>
   <si>
     <t>#74 Leonard Keenan - RT</t>
   </si>
   <si>
     <t>#97 Jonathan Prieto - RDE</t>
   </si>
   <si>
     <t>2:28</t>
   </si>
   <si>
     <t>L.V 36</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>1-20-L.V 36 (2:29) 16-Garry Griggs pass Pass knocked down by 42-Pierre Bean. incomplete, intended for 89-David Marcus. 42-Pierre Bean got away with a hold on that play.</t>
   </si>
   <si>
     <t>2:25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>