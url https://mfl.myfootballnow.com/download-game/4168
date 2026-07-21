--- v0 (2026-06-22)
+++ v1 (2026-07-21)
@@ -599,51 +599,51 @@
   <si>
     <t>#64 Edward McMillian - LG</t>
   </si>
   <si>
     <t>#57 Raymond Bradley - C</t>
   </si>
   <si>
     <t>#63 Phillip Guzman - RG</t>
   </si>
   <si>
     <t>#74 Howard Mills - RT</t>
   </si>
   <si>
     <t>#61 Don Morel - LDE</t>
   </si>
   <si>
     <t>#58 George Mack - RDE</t>
   </si>
   <si>
     <t>#92 Charles Lanham - SLB</t>
   </si>
   <si>
     <t>#91 Joseph Huffman - MLB</t>
   </si>
   <si>
-    <t>#90 William Meyers - WLB</t>
+    <t>#93 William Meyers - WLB</t>
   </si>
   <si>
     <t>#32 Jose Back - CB</t>
   </si>
   <si>
     <t>#31 David Landreth - SS</t>
   </si>
   <si>
     <t>9:59</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>2-10-POR 1 (10:00) 6-Antonio McDermott pass Pass knocked down by 31-David Landreth. incomplete, intended for 80-Bradley Ross. PENALTY - Pass Interference (SEA 31-David Landreth)</t>
   </si>
   <si>
     <t>#87 John Hurt - TE</t>
   </si>
   <si>
     <t>#70 Christopher Staley - DT</t>
   </si>
   <si>
     <t>9:56</t>
   </si>