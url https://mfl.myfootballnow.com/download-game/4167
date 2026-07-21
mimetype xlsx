--- v0 (2026-06-22)
+++ v1 (2026-07-21)
@@ -650,66 +650,66 @@
   <si>
     <t>#92 Richard Hudson - LDE</t>
   </si>
   <si>
     <t>#50 Ronald Lankford - DT</t>
   </si>
   <si>
     <t>#91 Fred Abbott - SLB</t>
   </si>
   <si>
     <t>#99 Jeffrey Brothers - WLB</t>
   </si>
   <si>
     <t>7:35</t>
   </si>
   <si>
     <t>(7:36) 7-Eric Ross kicks 75 yards from MMR 35 to AZR -10. Touchback.</t>
   </si>
   <si>
     <t>#27 Franklin Tate - RB</t>
   </si>
   <si>
     <t>#61 Robert Lee - LG</t>
   </si>
   <si>
-    <t>#93 Timothy Robinson - LDE</t>
+    <t>#93 Timothy Robinson - RDE</t>
   </si>
   <si>
     <t>AZR 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-AZR 25 (7:36) 34-Jack Mazzariello ran to AZR 37 for 12 yards. Tackle by 51-Butch McBride.</t>
   </si>
   <si>
     <t>#11 Paul Newland - QB</t>
   </si>
   <si>
-    <t>#34 Jack Mazzariello - RB</t>
+    <t>#32 Jack Mazzariello - RB</t>
   </si>
   <si>
     <t>#81 Antonio Mooring - TE</t>
   </si>
   <si>
     <t>#10 Delbert Barnes - WR</t>
   </si>
   <si>
     <t>#88 Sylvester Johnston - WR</t>
   </si>
   <si>
     <t>#19 Dusty Hoelscher - WR</t>
   </si>
   <si>
     <t>#76 Christopher Johnson - LT</t>
   </si>
   <si>
     <t>#64 Francis Mitchell - C</t>
   </si>
   <si>
     <t>#62 Drew Dvorak - RG</t>
   </si>
   <si>
     <t>#68 Russell Reed - RT</t>
   </si>