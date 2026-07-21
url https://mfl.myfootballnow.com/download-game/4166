--- v0 (2026-06-22)
+++ v1 (2026-07-21)
@@ -365,51 +365,51 @@
   <si>
     <t>#31 James Ramirez - RB</t>
   </si>
   <si>
     <t>#28 Stephen Ortiz - FB</t>
   </si>
   <si>
     <t>#82 Arthur Logston - TE</t>
   </si>
   <si>
     <t>#86 Micheal Bentz - WR</t>
   </si>
   <si>
     <t>#78 Mike Pedersen - LT</t>
   </si>
   <si>
     <t>#64 Andrew Hughes - LG</t>
   </si>
   <si>
     <t>#65 Robert Bateman - C</t>
   </si>
   <si>
     <t>#52 Robert Hunter - RG</t>
   </si>
   <si>
-    <t>#77 Kenneth Rodriguez - RT</t>
+    <t>#66 Kenneth Rodriguez - RG</t>
   </si>
   <si>
     <t>#58 Charlie Ali - RDE</t>
   </si>
   <si>
     <t>#52 David Stanford - DT</t>
   </si>
   <si>
     <t>#91 Clayton Reeder - RDE</t>
   </si>
   <si>
     <t>#55 Victor Herbert - SLB</t>
   </si>
   <si>
     <t>#59 Christopher Martinez - MLB</t>
   </si>
   <si>
     <t>#54 Prince Pearce - MLB</t>
   </si>
   <si>
     <t>#53 Stephen Moon - WLB</t>
   </si>
   <si>
     <t>#35 Todd Thatcher - CB</t>
   </si>