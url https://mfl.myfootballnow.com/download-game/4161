--- v0 (2026-06-22)
+++ v1 (2026-07-21)
@@ -575,51 +575,51 @@
   <si>
     <t>#87 Nathan Murrell - TE</t>
   </si>
   <si>
     <t>#85 James Buford - TE</t>
   </si>
   <si>
     <t>#58 Joseph Vermillion - LT</t>
   </si>
   <si>
     <t>#63 Zack Martin - C</t>
   </si>
   <si>
     <t>#56 Charles Baumgarten - C</t>
   </si>
   <si>
     <t>#62 Clarence Kennell - RG</t>
   </si>
   <si>
     <t>#73 Steven Wright - LT</t>
   </si>
   <si>
     <t>#59 Warren Taylor - DT</t>
   </si>
   <si>
-    <t>#50 William Jackson - DT</t>
+    <t>#99 William Jackson - DT</t>
   </si>
   <si>
     <t>#71 Daniel Kelly - RDE</t>
   </si>
   <si>
     <t>#31 Gayle Zapata - CB</t>
   </si>
   <si>
     <t>#47 Melvin Albert - CB</t>
   </si>
   <si>
     <t>#42 Emmett Rodriguez - SS</t>
   </si>
   <si>
     <t>10:33</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-10-BOS 3 (10:34) 35-Alan Gardner ran to BOS 2 for -1 yards. Tackle by 57-James Gonzales.</t>
   </si>
@@ -731,51 +731,51 @@
   <si>
     <t>2-6-BOS 22 (6:52) 2-Wallace Moore pass complete to 35-Alan Gardner to BOS 26 for 3 yards. Tackle by 42-Emmett Rodriguez.</t>
   </si>
   <si>
     <t>6:11</t>
   </si>
   <si>
     <t>BOS 26</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>3-3-BOS 26 (6:10) 35-Alan Gardner ran to BOS 35 for 10 yards. Tackle by 47-Melvin Albert.</t>
   </si>
   <si>
     <t>5:28</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-BOS 35 (5:27) 21-David Bell ran to BOS 42 for 7 yards. Tackle by 31-Gayle Zapata.</t>
   </si>
   <si>
-    <t>#36 Arthur Colbert - SS</t>
+    <t>#49 Arthur Colbert - SS</t>
   </si>
   <si>
     <t>4:47</t>
   </si>
   <si>
     <t>BOS 42</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>2-3-BOS 42 (4:46) 2-Wallace Moore pass complete to 42-James Steel to BOS 49 for 7 yards. Tackle by 54-James Grubbs.</t>
   </si>
   <si>
     <t>4:10</t>
   </si>
   <si>
     <t>BOS 49</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>