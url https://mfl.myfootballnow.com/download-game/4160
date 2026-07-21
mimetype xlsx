--- v0 (2026-06-22)
+++ v1 (2026-07-21)
@@ -728,51 +728,51 @@
   <si>
     <t>6:36</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>3-9-CLE 20 (6:35) 7-Paul Garceau sacked at CLE 24 for -4 yards (95-Jerry Brown). Sack allowed by 64-Harold Kendrick.</t>
   </si>
   <si>
     <t>5:52</t>
   </si>
   <si>
     <t>CLE 24</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-14-CLE 24 (5:51) 10-Herman Phipps 41 yard field goal is GOOD. CLE 0 CHI 3</t>
   </si>
   <si>
-    <t>#10 Herman Phipps - K</t>
+    <t>#9 Herman Phipps - K</t>
   </si>
   <si>
     <t>#98 Chester Rupp - WLB</t>
   </si>
   <si>
     <t>#94 Martin Nyquist - MLB</t>
   </si>
   <si>
     <t>#58 Steven Glazer - DT</t>
   </si>
   <si>
     <t>5:47</t>
   </si>
   <si>
     <t>CHI 35</t>
   </si>
   <si>
     <t>(5:48) 10-Herman Phipps kicks 74 yards from CHI 35 to CLE -9. Touchback.</t>
   </si>
   <si>
     <t>CLE 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
@@ -2236,52 +2236,52 @@
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>