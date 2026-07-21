--- v0 (2026-06-22)
+++ v1 (2026-07-21)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>NSH has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>OKC</t>
   </si>
   <si>
     <t>OKC 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 15-Kenneth Parnell kicks 74 yards from OKC 35 to NSH -9. Touchback.</t>
   </si>
   <si>
     <t>#45 Jason Ortiz - RB</t>
   </si>
   <si>
-    <t>#86 Michael James - TE</t>
+    <t>#82 Michael James - TE</t>
   </si>
   <si>
     <t>#73 Cristobal Cox - LT</t>
   </si>
   <si>
     <t>#42 Jamie Gilbert - CB</t>
   </si>
   <si>
     <t>#94 Allen Griffin - LDE</t>
   </si>
   <si>
     <t>#37 Allan Burns - CB</t>
   </si>
   <si>
     <t>#61 Louis Bentley - DT</t>
   </si>
   <si>
     <t>#51 Billy Williams - MLB</t>
   </si>
   <si>
     <t>#72 George Jacobsen - LDE</t>
   </si>
   <si>
     <t>#28 Albert Fair - FS</t>
   </si>