--- v0 (2026-06-22)
+++ v1 (2026-07-21)
@@ -452,51 +452,51 @@
   <si>
     <t>3-9-N.O 26 (13:45) 18-Johnny Ringo pass complete to 89-Christopher Unruh to N.O 28 for 2 yards. Tackle by 43-Fernando Dixon.</t>
   </si>
   <si>
     <t>#42 Shawn Leija - CB</t>
   </si>
   <si>
     <t>#34 Joseph Noone - CB</t>
   </si>
   <si>
     <t>13:06</t>
   </si>
   <si>
     <t>N.O 28</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-N.O 28 (13:05) 86-Jeffery Lewis punts 45 yards to ATL 27. Fair Catch by 14-James Hampton.</t>
   </si>
   <si>
-    <t>#86 Jeffery Lewis - P</t>
+    <t>#8 Jeffery Lewis - P</t>
   </si>
   <si>
     <t>#14 James Hampton - WR</t>
   </si>
   <si>
     <t>#43 Darren Reyna - CB</t>
   </si>
   <si>
     <t>#33 Edward Do - CB</t>
   </si>
   <si>
     <t>#83 Ronald Soto - TE</t>
   </si>
   <si>
     <t>#57 Oscar Hiatt - MLB</t>
   </si>
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>ATL 27</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
@@ -2075,69 +2075,69 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="25.851" bestFit="true" customWidth="true" style="0"/>