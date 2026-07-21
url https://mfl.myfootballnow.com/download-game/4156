--- v0 (2026-06-22)
+++ v1 (2026-07-21)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>DET has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>TOR</t>
   </si>
   <si>
     <t>TOR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 18-Douglas Wade kicks 68 yards from TOR 35 to DET -3. 80-Ronald McDonald to DET 28 for 31 yards. Tackle by 29-Willie Bell.</t>
   </si>
   <si>
     <t>#80 Ronald McDonald - WR</t>
   </si>
   <si>
-    <t>#96 Jeremy Wilson - MLB</t>
+    <t>#95 Jeremy Wilson - MLB</t>
   </si>
   <si>
     <t>#35 William Wallace - SS</t>
   </si>
   <si>
     <t>#59 John Denton - MLB</t>
   </si>
   <si>
     <t>#54 Frederick Ledezma - WLB</t>
   </si>
   <si>
     <t>#66 Jason Tan - RDE</t>
   </si>
   <si>
     <t>#58 Jeremy Bueche - MLB</t>
   </si>
   <si>
     <t>#76 Alex Colucci - DT</t>
   </si>
   <si>
     <t>#52 Marcel Turner - WLB</t>
   </si>
   <si>
     <t>#47 William Gray - FS</t>
   </si>