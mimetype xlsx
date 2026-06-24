--- v0 (2026-06-04)
+++ v1 (2026-06-24)
@@ -311,126 +311,126 @@
   <si>
     <t>#40 Greg Newton - WR</t>
   </si>
   <si>
     <t>#58 Robert Buck - SLB</t>
   </si>
   <si>
     <t>#19 Lamont Jackson - MLB</t>
   </si>
   <si>
     <t>#20 Carl Shepard - FS</t>
   </si>
   <si>
     <t>#43 Charles Dawson - CB</t>
   </si>
   <si>
     <t>#59 Lawrence Nimmo - WLB</t>
   </si>
   <si>
     <t>#34 Joshua Brinson - SS</t>
   </si>
   <si>
     <t>#52 Kirk Tao - MLB</t>
   </si>
   <si>
-    <t>#36 Carlos James - SS</t>
+    <t>#29 Carlos James - CB</t>
   </si>
   <si>
     <t>#47 Andre Kenworthy - CB</t>
   </si>
   <si>
     <t>#98 Justin Gray - SLB</t>
   </si>
   <si>
     <t>#2 Richard Pressley - K</t>
   </si>
   <si>
     <t>N.Y</t>
   </si>
   <si>
     <t>N.Y 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-N.Y 25 (15:00) 9-James Barnett ran to N.Y 25 for a short loss. Tackle by 55-Jim Youngblood.</t>
   </si>
   <si>
     <t>#1 Bob Young - QB</t>
   </si>
   <si>
     <t>#9 James Barnett - RB</t>
   </si>
   <si>
     <t>#23 Felix Huddleston - FB</t>
   </si>
   <si>
     <t>#89 David Boothby - TE</t>
   </si>
   <si>
-    <t>#81 Cory Alley - WR</t>
+    <t>#16 Cory Alley - WR</t>
   </si>
   <si>
     <t>#76 Clyde Baker - LT</t>
   </si>
   <si>
     <t>#65 Robert Moyers - LG</t>
   </si>
   <si>
     <t>#70 Robert Morris - C</t>
   </si>
   <si>
     <t>#62 Robert Hardy - RG</t>
   </si>
   <si>
     <t>#72 Eric Vigil - RT</t>
   </si>
   <si>
     <t>#79 John Ford - LDE</t>
   </si>
   <si>
     <t>#74 Merlin Olsen - DT</t>
   </si>
   <si>
     <t>#72 Armand Thornton - DT</t>
   </si>
   <si>
     <t>#75 Thomas Sage - RDE</t>
   </si>
   <si>
     <t>#59 Donovan Parker - SLB</t>
   </si>
   <si>
     <t>#54 James Moore - WLB</t>
   </si>
   <si>
-    <t>#55 Jim Youngblood - WLB</t>
+    <t>#55 Jim Youngblood - MLB</t>
   </si>
   <si>
     <t>#19 Ronnie Lott - CB</t>
   </si>
   <si>
     <t>#44 Tom Hudson - CB</t>
   </si>
   <si>
     <t>#27 Don Shula       - SS</t>
   </si>
   <si>
     <t>#24 Felix  Wright - FS</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>I Formation Normal Strong Flood</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-N.Y 25 (14:23) 1-Bob Young pass incomplete, dropped by 89-David Boothby. N.Y 62-Robert Hardy was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -581,51 +581,51 @@
   <si>
     <t>#49 Paul Martinez - FB</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-10-DEN 40 (12:54) 16-Thomas Dixon pass Pass knocked down by 41-William Adkins. incomplete, intended for 23-Garrett Peace. Pressure by 2-William Blake.</t>
   </si>
   <si>
     <t>#23 Garrett Peace - TE</t>
   </si>
   <si>
     <t>12:48</t>
   </si>
   <si>
     <t>3-10-DEN 40 (12:49) 16-Thomas Dixon pass complete to 46-Don Miller to DEN 41 for a short gain. Tackle by 47-Andre Kenworthy.</t>
   </si>
   <si>
-    <t>#25 Jim Crowley - RB</t>
+    <t>#46 Jim Crowley - RB</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>DEN 41</t>
   </si>
   <si>
     <t>4-10-DEN 41 (12:16) 3-Rolando Wilson punts 48 yards to N.Y 12. 40-Greg Newton to N.Y 29 for 18 yards. Tackle by 79-John Ford. N.Y 47-Andre Kenworthy was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#3 Rolando Wilson - P</t>
   </si>
   <si>
     <t>#69 Jeffrey Johnson - RG</t>
   </si>
   <si>
     <t>#21 Donald Cummings - CB</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
@@ -722,51 +722,51 @@
   <si>
     <t>9:57</t>
   </si>
   <si>
     <t>DEN 37</t>
   </si>
   <si>
     <t>1-10-DEN 37 (9:56) 16-Thomas Dixon pass complete to 20-Leo Taylor to DEN 49 for 12 yards. Tackle by 43-Charles Dawson. 20-Leo Taylor made a great move on the CB.</t>
   </si>
   <si>
     <t>9:18</t>
   </si>
   <si>
     <t>DEN 49</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Checkdown</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-DEN 49 (9:17) 16-Thomas Dixon pass Pass knocked down by 39-Joseph Hartig. incomplete, intended for 25-Jim Crowley.</t>
   </si>
   <si>
-    <t>#65 Ulysses Grant - RG</t>
+    <t>#65 Ulysses Grant - LG</t>
   </si>
   <si>
     <t>9:12</t>
   </si>
   <si>
     <t>2-10-DEN 49 (9:13) 16-Thomas Dixon pass Pass knocked down by 52-Kirk Tao. incomplete, intended for 30-Charles Raper.</t>
   </si>
   <si>
     <t>#88 Robert Soares - WR</t>
   </si>
   <si>
     <t>9:08</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-10-DEN 49 (9:09) 16-Thomas Dixon sacked at DEN 42 for -8 yards (97-Joseph Bentley). Sack allowed by 68-Bubba Moore. 68-Bubba Moore totally missed that block.</t>
   </si>
   <si>
     <t>8:34</t>
   </si>
@@ -815,51 +815,51 @@
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>3-10-N.Y 19 (8:19) 9-James Barnett ran to N.Y 26 for 6 yards. Tackle by 53-James Moore.</t>
   </si>
   <si>
     <t>7:40</t>
   </si>
   <si>
     <t>N.Y 26</t>
   </si>
   <si>
     <t>4-4-N.Y 26 (7:39) 8-Arthur Bernal punts 50 yards to DEN 25. Fair Catch by 18-Machine Gun Kelly.</t>
   </si>
   <si>
     <t>7:32</t>
   </si>
   <si>
     <t>Weak I Big HB Lead Toss Weak</t>
   </si>
   <si>
     <t>1-10-DEN 25 (7:33) 32-Harry Stuhldreher ran to DEN 30 for 5 yards. Tackle by 19-Lamont Jackson.</t>
   </si>
   <si>
-    <t>#55 Sean Flores - RDE</t>
+    <t>#96 Sean Flores - DT</t>
   </si>
   <si>
     <t>6:58</t>
   </si>
   <si>
     <t>DEN 30</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>2-5-DEN 30 (6:57) 16-Thomas Dixon pass complete to 49-Paul Martinez to DEN 36 for 6 yards. Tackle by 41-William Adkins.</t>
   </si>
   <si>
     <t>6:20</t>
   </si>
   <si>
     <t>DEN 36</t>
   </si>
   <si>
     <t>1-10-DEN 36 (6:19) 16-Thomas Dixon pass complete to 83-Mack Fried to N.Y 38 for 26 yards. Tackle by 39-Joseph Hartig.</t>
   </si>
   <si>
     <t>5:45</t>
   </si>