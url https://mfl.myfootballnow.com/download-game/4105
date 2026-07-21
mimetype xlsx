--- v1 (2026-06-24)
+++ v2 (2026-07-21)
@@ -731,51 +731,51 @@
   <si>
     <t>9:18</t>
   </si>
   <si>
     <t>DEN 49</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Checkdown</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-DEN 49 (9:17) 16-Thomas Dixon pass Pass knocked down by 39-Joseph Hartig. incomplete, intended for 25-Jim Crowley.</t>
   </si>
   <si>
     <t>#65 Ulysses Grant - LG</t>
   </si>
   <si>
     <t>9:12</t>
   </si>
   <si>
     <t>2-10-DEN 49 (9:13) 16-Thomas Dixon pass Pass knocked down by 52-Kirk Tao. incomplete, intended for 30-Charles Raper.</t>
   </si>
   <si>
-    <t>#88 Robert Soares - WR</t>
+    <t>#19 Robert Soares - WR</t>
   </si>
   <si>
     <t>9:08</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-10-DEN 49 (9:09) 16-Thomas Dixon sacked at DEN 42 for -8 yards (97-Joseph Bentley). Sack allowed by 68-Bubba Moore. 68-Bubba Moore totally missed that block.</t>
   </si>
   <si>
     <t>8:34</t>
   </si>
   <si>
     <t>DEN 42</t>
   </si>
   <si>
     <t>4-18-DEN 42 (8:33) 3-Rolando Wilson punts 47 yards to N.Y 11. 40-Greg Newton to N.Y 19 for 8 yards. Tackle by 30-Charles Raper.</t>
   </si>
   <si>
     <t>8:22</t>
   </si>