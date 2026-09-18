--- v2 (2026-07-21)
+++ v3 (2026-09-18)
@@ -299,126 +299,126 @@
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-Richard Pressley kicks 75 yards from DEN 35 to N.Y -10. Touchback.</t>
   </si>
   <si>
     <t>#40 Greg Newton - WR</t>
   </si>
   <si>
     <t>#58 Robert Buck - SLB</t>
   </si>
   <si>
     <t>#19 Lamont Jackson - MLB</t>
   </si>
   <si>
     <t>#20 Carl Shepard - FS</t>
   </si>
   <si>
-    <t>#43 Charles Dawson - CB</t>
-[...5 lines deleted...]
-    <t>#34 Joshua Brinson - SS</t>
+    <t>#21 Charles Dawson - CB</t>
+  </si>
+  <si>
+    <t>#51 Lawrence Nimmo - WLB</t>
+  </si>
+  <si>
+    <t>#34 Joshua Brinson - CB</t>
   </si>
   <si>
     <t>#52 Kirk Tao - MLB</t>
   </si>
   <si>
     <t>#29 Carlos James - CB</t>
   </si>
   <si>
     <t>#47 Andre Kenworthy - CB</t>
   </si>
   <si>
     <t>#98 Justin Gray - SLB</t>
   </si>
   <si>
     <t>#2 Richard Pressley - K</t>
   </si>
   <si>
     <t>N.Y</t>
   </si>
   <si>
     <t>N.Y 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-N.Y 25 (15:00) 9-James Barnett ran to N.Y 25 for a short loss. Tackle by 55-Jim Youngblood.</t>
   </si>
   <si>
     <t>#1 Bob Young - QB</t>
   </si>
   <si>
     <t>#9 James Barnett - RB</t>
   </si>
   <si>
     <t>#23 Felix Huddleston - FB</t>
   </si>
   <si>
     <t>#89 David Boothby - TE</t>
   </si>
   <si>
     <t>#16 Cory Alley - WR</t>
   </si>
   <si>
     <t>#76 Clyde Baker - LT</t>
   </si>
   <si>
-    <t>#65 Robert Moyers - LG</t>
+    <t>#50 Robert Moyers - LG</t>
   </si>
   <si>
     <t>#70 Robert Morris - C</t>
   </si>
   <si>
     <t>#62 Robert Hardy - RG</t>
   </si>
   <si>
     <t>#72 Eric Vigil - RT</t>
   </si>
   <si>
     <t>#79 John Ford - LDE</t>
   </si>
   <si>
     <t>#74 Merlin Olsen - DT</t>
   </si>
   <si>
-    <t>#72 Armand Thornton - DT</t>
+    <t>#27 Armand Thornton - DT</t>
   </si>
   <si>
     <t>#75 Thomas Sage - RDE</t>
   </si>
   <si>
     <t>#59 Donovan Parker - SLB</t>
   </si>
   <si>
     <t>#54 James Moore - WLB</t>
   </si>
   <si>
     <t>#55 Jim Youngblood - MLB</t>
   </si>
   <si>
     <t>#19 Ronnie Lott - CB</t>
   </si>
   <si>
     <t>#44 Tom Hudson - CB</t>
   </si>
   <si>
     <t>#27 Don Shula       - SS</t>
   </si>
   <si>
     <t>#24 Felix  Wright - FS</t>
   </si>
@@ -437,51 +437,51 @@
   <si>
     <t>#37 Randy Purcell - CB</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>46 Heavy WLB Blitz</t>
   </si>
   <si>
     <t>3-10-N.Y 25 (14:21) 9-James Barnett ran to N.Y 29 for 4 yards. Tackle by 55-Jim Youngblood.</t>
   </si>
   <si>
     <t>#18 Paul Slater - WR</t>
   </si>
   <si>
     <t>#57 William Sledge - RT</t>
   </si>
   <si>
     <t>#52 Gino Marchetti - LDE</t>
   </si>
   <si>
-    <t>#58 Joshua Simmons - WLB</t>
+    <t>#51 Joshua Simmons - WLB</t>
   </si>
   <si>
     <t>#56 James Howell - MLB</t>
   </si>
   <si>
     <t>13:42</t>
   </si>
   <si>
     <t>N.Y 29</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-N.Y 29 (13:41) 8-Arthur Bernal punts 43 yards to DEN 28. Fair Catch by 18-Machine Gun Kelly.</t>
   </si>
   <si>
     <t>#8 Arthur Bernal - P</t>
   </si>
   <si>
     <t>#18 Machine Gun Kelly - WR</t>
   </si>
@@ -497,51 +497,51 @@
   <si>
     <t>#68 Sonny Espinoza - LG</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>DEN 28</t>
   </si>
   <si>
     <t>I Formation 3WR PA Fullback Flat</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-DEN 28 (13:35) 16-Thomas Dixon pass complete to 80-Davante Adams     to DEN 40 for 12 yards. Tackle by 41-William Adkins. Nice job by 80-Davante Adams     on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#16 Thomas Dixon - QB</t>
   </si>
   <si>
     <t>#28 Over Underwood - RB</t>
   </si>
   <si>
-    <t>#46 Don Miller - TE</t>
+    <t>#46 Don Miller - FB</t>
   </si>
   <si>
     <t>#83 Mack Fried - WR</t>
   </si>
   <si>
     <t>#32 Harry Stuhldreher - RB</t>
   </si>
   <si>
     <t>#80 Davante Adams     - WR</t>
   </si>
   <si>
     <t>#62 Jerome Daniel - LT</t>
   </si>
   <si>
     <t>#66 Melvin Caverly - LG</t>
   </si>
   <si>
     <t>#61 Kenneth Goodloe - C</t>
   </si>
   <si>
     <t>#60 John Mays - RG</t>
   </si>
   <si>
     <t>#68 Bubba Moore - RT</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>#23 Garrett Peace - TE</t>
   </si>
   <si>
     <t>12:48</t>
   </si>
   <si>
     <t>3-10-DEN 40 (12:49) 16-Thomas Dixon pass complete to 46-Don Miller to DEN 41 for a short gain. Tackle by 47-Andre Kenworthy.</t>
   </si>
   <si>
     <t>#46 Jim Crowley - RB</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>DEN 41</t>
   </si>
   <si>
     <t>4-10-DEN 41 (12:16) 3-Rolando Wilson punts 48 yards to N.Y 12. 40-Greg Newton to N.Y 29 for 18 yards. Tackle by 79-John Ford. N.Y 47-Andre Kenworthy was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#3 Rolando Wilson - P</t>
   </si>
   <si>
-    <t>#69 Jeffrey Johnson - RG</t>
+    <t>#70 Jeffrey Johnson - RT</t>
   </si>
   <si>
     <t>#21 Donald Cummings - CB</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>1-10-N.Y 29 (12:06) 1-Bob Young pass complete to 85-Steven Horn to N.Y 47 for 18 yards. Pushed out of bounds by 44-Tom Hudson. DEN 56-James Howell was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#85 Steven Horn - WR</t>
   </si>
   <si>
     <t>#71 Alfredo Conceicao - DT</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>N.Y 47</t>
   </si>
@@ -860,51 +860,51 @@
   <si>
     <t>1-10-DEN 36 (6:19) 16-Thomas Dixon pass complete to 83-Mack Fried to N.Y 38 for 26 yards. Tackle by 39-Joseph Hartig.</t>
   </si>
   <si>
     <t>5:45</t>
   </si>
   <si>
     <t>N.Y 38</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>1-10-N.Y 38 (5:44) 16-Thomas Dixon pass incomplete, intended for 80-Davante Adams    . Pressure by 2-William Blake.</t>
   </si>
   <si>
     <t>5:39</t>
   </si>
   <si>
     <t>I Formation 3WR FL Post</t>
   </si>
   <si>
     <t>2-10-N.Y 38 (5:40) 16-Thomas Dixon pass complete to 43-Trent Richardson to N.Y 28 for 10 yards. Tackle by 98-Justin Gray. Great move by 43-Trent Richardson to get free of his coverage.</t>
   </si>
   <si>
-    <t>#43 Trent Richardson - FB</t>
+    <t>#40 Trent Richardson - FB</t>
   </si>
   <si>
     <t>4:55</t>
   </si>
   <si>
     <t>N.Y 28</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>3-1-N.Y 28 (4:54) 28-Over Underwood ran to N.Y 19 for 8 yards. Tackle by 34-Joshua Brinson.</t>
   </si>
   <si>
     <t>4:17</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>1-10-N.Y 19 (4:16) 16-Thomas Dixon pass complete to 32-Harry Stuhldreher for 19 yards. TOUCHDOWN! N.Y 7 DEN 6</t>
   </si>
   <si>
     <t>4:12</t>
   </si>