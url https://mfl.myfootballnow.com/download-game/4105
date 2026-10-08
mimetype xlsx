--- v3 (2026-09-18)
+++ v4 (2026-10-08)
@@ -293,66 +293,66 @@
   <si>
     <t>N.Y has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-Richard Pressley kicks 75 yards from DEN 35 to N.Y -10. Touchback.</t>
   </si>
   <si>
     <t>#40 Greg Newton - WR</t>
   </si>
   <si>
     <t>#58 Robert Buck - SLB</t>
   </si>
   <si>
-    <t>#19 Lamont Jackson - MLB</t>
+    <t>#19 Lamont Jackson - LDE</t>
   </si>
   <si>
     <t>#20 Carl Shepard - FS</t>
   </si>
   <si>
     <t>#21 Charles Dawson - CB</t>
   </si>
   <si>
     <t>#51 Lawrence Nimmo - WLB</t>
   </si>
   <si>
     <t>#34 Joshua Brinson - CB</t>
   </si>
   <si>
-    <t>#52 Kirk Tao - MLB</t>
+    <t>#52 Kirk Tao - RDE</t>
   </si>
   <si>
     <t>#29 Carlos James - CB</t>
   </si>
   <si>
     <t>#47 Andre Kenworthy - CB</t>
   </si>
   <si>
     <t>#98 Justin Gray - SLB</t>
   </si>
   <si>
     <t>#2 Richard Pressley - K</t>
   </si>
   <si>
     <t>N.Y</t>
   </si>
   <si>
     <t>N.Y 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
@@ -1721,51 +1721,51 @@
   <si>
     <t>13:51</t>
   </si>
   <si>
     <t>DEN 10</t>
   </si>
   <si>
     <t>4-20-DEN 10 (13:50) 3-Rolando Wilson punts 47 yards to N.Y 44. 40-Greg Newton to DEN 47 for 10 yards. Tackle by 53-James Moore.</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>DEN 47</t>
   </si>
   <si>
     <t>1-10-DEN 47 (13:42) 1-Bob Young pass INTERCEPTED by 27-Don Shula       at DEN 46. 27-Don Shula       to DEN 46 for -0 yards. Tackle by 9-James Barnett.</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>1-10-DEN 46 (13:38) 16-Thomas Dixon pass Pass knocked down by 4-Matthew Baird. incomplete, intended for 28-Over Underwood.</t>
   </si>
   <si>
-    <t>#71 Gary Rivera - LT</t>
+    <t>#65 Gary Rivera - RG</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>2-10-DEN 46 (13:34) 16-Thomas Dixon pass incomplete, dropped by 25-Jim Crowley. Pressure by 97-Joseph Bentley.</t>
   </si>
   <si>
     <t>13:28</t>
   </si>
   <si>
     <t>3-10-DEN 46 (13:29) 16-Thomas Dixon pass Pass knocked down by 43-Charles Dawson. incomplete, intended for 88-Robert Soares.</t>
   </si>
   <si>
     <t>13:25</t>
   </si>
   <si>
     <t>4-10-DEN 46 (13:26) 3-Rolando Wilson punts 40 yards to N.Y 15.</t>
   </si>
   <si>
     <t>13:17</t>
   </si>
   <si>
     <t>1-10-N.Y 15 (13:18) 1-Bob Young pass Pass knocked down by 44-Tom Hudson. incomplete, intended for 89-David Boothby. Pressure by 74-Merlin Olsen. N.Y 49-Victor Cooley was injured on the play.</t>
   </si>