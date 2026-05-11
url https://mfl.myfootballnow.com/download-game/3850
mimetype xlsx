--- v0 (2026-04-17)
+++ v1 (2026-05-11)
@@ -359,51 +359,51 @@
   <si>
     <t>#39 Bert Smith - RB</t>
   </si>
   <si>
     <t>#82 Arthur Logston - TE</t>
   </si>
   <si>
     <t>#80 Randy Lang - WR</t>
   </si>
   <si>
     <t>#85 Leonard Carlson - WR</t>
   </si>
   <si>
     <t>#86 Micheal Bentz - WR</t>
   </si>
   <si>
     <t>#78 Mike Pedersen - LT</t>
   </si>
   <si>
     <t>#61 Ernest Wolfe - LG</t>
   </si>
   <si>
     <t>#65 Robert Bateman - C</t>
   </si>
   <si>
-    <t>#66 Kenneth Rodriguez - RG</t>
+    <t>#77 Kenneth Rodriguez - RT</t>
   </si>
   <si>
     <t>#79 Elijah Thompson - RT</t>
   </si>
   <si>
     <t>#96 Douglas Davis - LDE</t>
   </si>
   <si>
     <t>#69 Courtney Wilson - DT</t>
   </si>
   <si>
     <t>#72 Billy Hill - DT</t>
   </si>
   <si>
     <t>#98 Cyril Thomas - RDE</t>
   </si>
   <si>
     <t>#57 Carlton Delano - SLB</t>
   </si>
   <si>
     <t>#97 James Raymond - MLB</t>
   </si>
   <si>
     <t>#99 Chris Castleberry - WLB</t>
   </si>