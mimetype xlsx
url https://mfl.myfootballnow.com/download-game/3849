--- v0 (2026-04-17)
+++ v1 (2026-05-11)
@@ -434,51 +434,51 @@
   <si>
     <t>14:48</t>
   </si>
   <si>
     <t>S.A 43</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>1-10-S.A 43 (14:49) 32-Harry Stuhldreher ran to S.A 41 for 2 yards. Tackle by 78-Matthew Bellamy.</t>
   </si>
   <si>
     <t>#12 Johnny Callahan - QB</t>
   </si>
   <si>
     <t>#32 Harry Stuhldreher - RB</t>
   </si>
   <si>
     <t>#28 Over Underwood - RB</t>
   </si>
   <si>
-    <t>#18 Machine Gun Kelly - WR</t>
+    <t>#18 Machine Gun Kelly - RB</t>
   </si>
   <si>
     <t>#83 Mack Fried - WR</t>
   </si>
   <si>
     <t>#80 Davante Adams     - WR</t>
   </si>
   <si>
     <t>#65 Ulysses Grant - RG</t>
   </si>
   <si>
     <t>#66 Melvin Caverly - LG</t>
   </si>
   <si>
     <t>#60 John Mays - RG</t>
   </si>
   <si>
     <t>#69 Jeffrey Johnson - RG</t>
   </si>
   <si>
     <t>#68 Bubba Moore - RT</t>
   </si>
   <si>
     <t>#94 Joshua Gomez - LDE</t>
   </si>
@@ -488,51 +488,51 @@
   <si>
     <t>#43 Zackary George - CB</t>
   </si>
   <si>
     <t>#40 Timothy Lewis - FS</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>S.A 41</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Blitz</t>
   </si>
   <si>
     <t>2-8-S.A 41 (14:13) 32-Harry Stuhldreher ran to S.A 42 for -1 yards. Tackle by 93-Norman Uribe.</t>
   </si>
   <si>
     <t>#49 Paul Martinez - FB</t>
   </si>
   <si>
-    <t>#46 Don Miller - FB</t>
+    <t>#46 Don Miller - TE</t>
   </si>
   <si>
     <t>#23 Garrett Peace - TE</t>
   </si>
   <si>
     <t>#30 Charles Raper - TE</t>
   </si>
   <si>
     <t>#51 John White - SLB</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>S.A 42</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>3-4 Normal 2 Deep Zone</t>
   </si>
   <si>
     <t>3-9-S.A 42 (13:39) 12-Johnny Callahan pass complete to 32-Harry Stuhldreher to S.A 36 for 5 yards. Tackle by 43-Zackary George.</t>
   </si>