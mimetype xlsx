--- v0 (2026-04-17)
+++ v1 (2026-05-11)
@@ -347,51 +347,51 @@
   <si>
     <t>AZR 28</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>1-10-AZR 28 (14:57) 34-Jack Mazzariello ran to AZR 36 for 8 yards. Tackle by 90-William Meyers.</t>
   </si>
   <si>
     <t>#11 Paul Newland - QB</t>
   </si>
   <si>
     <t>#34 Jack Mazzariello - RB</t>
   </si>
   <si>
     <t>#81 Antonio Mooring - TE</t>
   </si>
   <si>
     <t>#86 Dean Butler - TE</t>
   </si>
   <si>
-    <t>#11 Gilberto Fitzpatrick - WR</t>
+    <t>#14 Gilberto Fitzpatrick - WR</t>
   </si>
   <si>
     <t>#10 Delbert Barnes - WR</t>
   </si>
   <si>
     <t>#47 Wade Fields - LT</t>
   </si>
   <si>
     <t>#61 Robert Lee - LG</t>
   </si>
   <si>
     <t>#64 Francis Mitchell - C</t>
   </si>
   <si>
     <t>#62 Drew Dvorak - RG</t>
   </si>
   <si>
     <t>#68 Russell Reed - RT</t>
   </si>
   <si>
     <t>#59 Danny Ross - LDE</t>
   </si>
   <si>
     <t>#95 Bobby Carvalho - DT</t>
   </si>