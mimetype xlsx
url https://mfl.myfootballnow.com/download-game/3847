--- v0 (2026-04-17)
+++ v1 (2026-05-11)
@@ -347,51 +347,51 @@
   <si>
     <t>S.D 32</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-S.D 32 (14:54) 22-Douglas Duke ran to S.D 33 for a short gain. Tackle by 90-Donald Olvera.</t>
   </si>
   <si>
     <t>#9 Marvin Speegle - QB</t>
   </si>
   <si>
     <t>#22 Douglas Duke - RB</t>
   </si>
   <si>
     <t>#86 Frederick Martinez - TE</t>
   </si>
   <si>
     <t>#82 Will Hayden - TE</t>
   </si>
   <si>
-    <t>#88 Perry Sanders - TE</t>
+    <t>#89 Perry Sanders - TE</t>
   </si>
   <si>
     <t>#74 Michael Dixon - LT</t>
   </si>
   <si>
     <t>#60 Charles Halverson - LG</t>
   </si>
   <si>
     <t>#74 Greg Berthold - C</t>
   </si>
   <si>
     <t>#67 Glenn Kent - RG</t>
   </si>
   <si>
     <t>#71 Trent Brown - RT</t>
   </si>
   <si>
     <t>#76 Charles Beall - LDE</t>
   </si>
   <si>
     <t>#79 Robert Westbrook - RDE</t>
   </si>
   <si>
     <t>#65 Joseph Eells - DT</t>
   </si>