--- v3 (2026-06-24)
+++ v4 (2026-09-18)
@@ -308,309 +308,309 @@
   <si>
     <t>(15:00) 4-Bradford Pettus kicks 69 yards from E.P 35 to MMR -4. 31-Tony Tan to MMR 23 for 28 yards. Tackle by 8-Bobby Johnson. 9-Timothy Houston totally missed that block.</t>
   </si>
   <si>
     <t>#31 Tony Tan - RB</t>
   </si>
   <si>
     <t>#37 Anthony Parker - CB</t>
   </si>
   <si>
     <t>#9 Timothy Houston - WLB</t>
   </si>
   <si>
     <t>#31 Clarence Brown - CB</t>
   </si>
   <si>
     <t>#94 Philip Hogan - MLB</t>
   </si>
   <si>
     <t>#30 Gerald Smith - FS</t>
   </si>
   <si>
     <t>#23 Dominique Tolbert - CB</t>
   </si>
   <si>
-    <t>#13 Paris Stone - SS</t>
+    <t>#26 Paris Stone - CB</t>
   </si>
   <si>
     <t>#53 William Walls - WLB</t>
   </si>
   <si>
     <t>#90 Donald Olvera - SLB</t>
   </si>
   <si>
     <t>#91 Joseph Ellison - MLB</t>
   </si>
   <si>
     <t>#4 Bradford Pettus - K</t>
   </si>
   <si>
     <t>MMR</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>MMR 23</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-MMR 23 (14:56) (Hot Read) 14-John Frazier sacked at MMR 15 for -8 yards (51-Colton Miller) 14-John Frazier FUMBLES (51-Colton Miller) recovered by E.P-55-Matthew Miller to MMR 11 for 2 yards.</t>
   </si>
   <si>
     <t>#14 John Frazier - QB</t>
   </si>
   <si>
     <t>#5 Eddie Koehler - RB</t>
   </si>
   <si>
-    <t>#85 Matthew Rollins - WR</t>
+    <t>#82 Matthew Rollins - WR</t>
   </si>
   <si>
     <t>#80 Ryan Blocker - TE</t>
   </si>
   <si>
     <t>#17 David Whitworth - WR</t>
   </si>
   <si>
     <t>#8 Edwin Baker - WR</t>
   </si>
   <si>
     <t>#77 James Carter - RT</t>
   </si>
   <si>
     <t>#68 Orville King - LG</t>
   </si>
   <si>
     <t>#76 Stephen Jost - C</t>
   </si>
   <si>
     <t>#52 Harold Guest - RG</t>
   </si>
   <si>
     <t>#74 Charles Wilhelm - RT</t>
   </si>
   <si>
     <t>#92 Sackum Again - LDE</t>
   </si>
   <si>
-    <t>#74 Joseph Donovan - DT</t>
+    <t>#52 Joseph Donovan - DT</t>
   </si>
   <si>
     <t>#90 Alvin Camp - DT</t>
   </si>
   <si>
-    <t>#91 Hugh Erickson - DT</t>
+    <t>#64 Hugh Erickson - DT</t>
   </si>
   <si>
     <t>#95 James Lewis - RDE</t>
   </si>
   <si>
     <t>#51 Colton Miller - MLB</t>
   </si>
   <si>
     <t>#91 Christian Norton - MLB</t>
   </si>
   <si>
     <t>#55 Matthew Miller - WLB</t>
   </si>
   <si>
     <t>#24 Mike Demet - CB</t>
   </si>
   <si>
     <t>#40 Darrian Taylor - CB</t>
   </si>
   <si>
     <t>#26 Michael Barnard - FS</t>
   </si>
   <si>
     <t>14:51</t>
   </si>
   <si>
     <t>MMR 11</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>1-10-MMR 11 (14:52) 7-Stanley Johnson sacked at MMR 18 for -7 yards (59-Douglas Duchene). Sack allowed by 70-Paul Foster.</t>
   </si>
   <si>
     <t>#12 Stanley Johnson - QB</t>
   </si>
   <si>
     <t>#25 Joshua Allensworth - WR</t>
   </si>
   <si>
-    <t>#15 Downtown Jameson - WR</t>
+    <t>#15 Downtown Jameson - C</t>
   </si>
   <si>
     <t>#86 Timothy Damian - TE</t>
   </si>
   <si>
     <t>#89 Joshua Rohr - TE</t>
   </si>
   <si>
     <t>#17 Richard Harris - WR</t>
   </si>
   <si>
     <t>#70 Paul Foster - RT</t>
   </si>
   <si>
     <t>#66 Travis Wenger - LG</t>
   </si>
   <si>
     <t>#65 Andre Andrade - C</t>
   </si>
   <si>
     <t>#69 Chad Powers - LT</t>
   </si>
   <si>
     <t>#74 Willie Fernandez - LG</t>
   </si>
   <si>
-    <t>#90 Kevin Bonner - LDE</t>
+    <t>#55 Kevin Bonner - LDE</t>
   </si>
   <si>
     <t>#92 Bobby Karas - DT</t>
   </si>
   <si>
     <t>#98 Russell Sears - DT</t>
   </si>
   <si>
     <t>#76 Douglas Duchene - RDE</t>
   </si>
   <si>
     <t>#59 Edward Schmitt - MLB</t>
   </si>
   <si>
     <t>#32 Keith Harding - CB</t>
   </si>
   <si>
     <t>#39 Calvin Sumner - CB</t>
   </si>
   <si>
     <t>#38 Nathan Cromwell - FS</t>
   </si>
   <si>
     <t>14:49</t>
   </si>
   <si>
     <t>Timeout E.P</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>MMR 18</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>2-17-MMR 18 (14:22) 81-Rodrick Pillman ran to MMR 10 for 8 yards. Tackle by 55-Edward Schmitt.</t>
   </si>
   <si>
     <t>#88 Rodrick Pillman - WR</t>
   </si>
   <si>
     <t>#83 Stanley Vazquez - WR</t>
   </si>
   <si>
-    <t>#82 James Jones - WR</t>
-[...2 lines deleted...]
-    <t>#68 Joe Manning - RG</t>
+    <t>#88 James Jones - WR</t>
+  </si>
+  <si>
+    <t>#68 Joe Manning - RT</t>
   </si>
   <si>
     <t>#73 Joe Bullock - RG</t>
   </si>
   <si>
     <t>#51 Butch McBride - WLB</t>
   </si>
   <si>
     <t>13:44</t>
   </si>
   <si>
     <t>MMR 10</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>3-9-MMR 10 (13:43) 7-Stanley Johnson pass complete to 89-Joshua Rohr to MMR 3 for 7 yards. Tackle by 38-Nathan Cromwell. PENALTY - Holding (E.P 69-Chad Powers) (Declined)</t>
   </si>
   <si>
     <t>#88 Long Pete - WR</t>
   </si>
   <si>
-    <t>#78 Malcolm Lipman - RT</t>
+    <t>#78 Malcolm Lipman - C</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>MMR 3</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>4-3-MMR 3 (13:39) 7-Stanley Johnson pass complete to 88-Long Pete to MMR 0 for 3 yards. Tackle by 30-Gerald Smith.</t>
   </si>
   <si>
     <t>#22 Chase Ward - SS</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>MMR 0</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>1-1-MMR 0 (12:58) 25-Joshua Allensworth ran to MMR 1 for -1 yards. Tackle by 53-William Walls.</t>
   </si>
   <si>
-    <t>#87 Rex Higgins - WR</t>
+    <t>#88 Rex Higgins - WR</t>
   </si>
   <si>
     <t>#95 Lawrence Hillenbrand - LDE</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>MMR 1</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-1-MMR 1 (12:16) 7-Stanley Johnson pass complete to 89-Joshua Rohr for 1 yards. TOUCHDOWN! E.P 6 MMR 0</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>MMR 15</t>
   </si>
@@ -638,51 +638,51 @@
   <si>
     <t>(12:13) 4-Bradford Pettus kicks 74 yards from E.P 35 to MMR -9. Touchback.</t>
   </si>
   <si>
     <t>MMR 25</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-MMR 25 (12:13) 14-John Frazier pass complete to 17-David Whitworth to E.P 41 for 34 yards.</t>
   </si>
   <si>
     <t>#19 Aaron Alworth - WR</t>
   </si>
   <si>
     <t>#96 Nicholas Schneider - LDE</t>
   </si>
   <si>
     <t>#59 Robert Johnson - MLB</t>
   </si>
   <si>
-    <t>#1 Manny Ortega - CB</t>
+    <t>#1 Manny Ortega - FS</t>
   </si>
   <si>
     <t>#8 Bobby Johnson - CB</t>
   </si>
   <si>
     <t>#31 Jacob Samuels - SS</t>
   </si>
   <si>
     <t>11:33</t>
   </si>
   <si>
     <t>E.P 41</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>1-10-E.P 41 (11:32) 39-Brian Saucedo ran to E.P 42 for -1 yards. Tackle by 22-Lester Woodson.</t>
   </si>
   <si>
     <t>#39 Brian Saucedo - RB</t>
   </si>
   <si>
     <t>#88 Anthony Winters - WR</t>
   </si>
@@ -1274,51 +1274,51 @@
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>1-10-E.P 41 (13:40) 7-Stanley Johnson pass incomplete, the ball was thrown away. Pressure by 90-Kevin Bonner.</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>2-10-E.P 41 (13:35) 7-Stanley Johnson pass complete to 28-James King to MMR 16 for 42 yards. Nice job by 28-James King on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#60 David Burkett - LDE</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>MMR 16</t>
   </si>
   <si>
     <t>1-10-MMR 16 (12:52) 39-Jerry Dyck ran to MMR 17 for a short loss. Tackle by 51-Butch McBride.</t>
   </si>
   <si>
-    <t>#65 Ramon Cieslak - RDE</t>
+    <t>#58 Ramon Cieslak - WLB</t>
   </si>
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>MMR 17</t>
   </si>
   <si>
     <t>2-10-MMR 17 (12:13) 39-Jerry Dyck ran to MMR 13 for 4 yards. Tackle by 53-William Walls.</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>MMR 13</t>
   </si>
   <si>
     <t>3-7-MMR 13 (11:38) 15-Downtown Jameson ran to MMR 12 for 1 yards. Tackle by 94-Philip Hogan.</t>
   </si>
   <si>
     <t>11:01</t>
   </si>
   <si>
     <t>MMR 12</t>
   </si>
@@ -2139,57 +2139,57 @@
   <dimension ref="A1:CF163"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="360.912" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>