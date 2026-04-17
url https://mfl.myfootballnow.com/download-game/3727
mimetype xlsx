--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -296,54 +296,54 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Brent Jones kicks 73 yards from OKC 35 to S.F -8. Touchback.</t>
   </si>
   <si>
     <t>#8 Howard Reyes - WR</t>
   </si>
   <si>
     <t>#37 Kevin Dowler - CB</t>
   </si>
   <si>
     <t>#63 Daniel Dallas - DT</t>
   </si>
   <si>
     <t>#65 Archie Hurlburt - DT</t>
   </si>
   <si>
     <t>#21 Daniel Hill - RB</t>
   </si>
   <si>
-    <t>#90 Ryan Goldberg - DT</t>
-[...2 lines deleted...]
-    <t>#91 Joey Filson - LDE</t>
+    <t>#71 Ryan Goldberg - DT</t>
+  </si>
+  <si>
+    <t>#69 Joey Filson - LDE</t>
   </si>
   <si>
     <t>#54 Levi Robinson - MLB</t>
   </si>
   <si>
     <t>#55 Lawrence Watts - MLB</t>
   </si>
   <si>
     <t>#44 Thomas Smith - FS</t>
   </si>
   <si>
     <t>#76 Christopher Resto - C</t>
   </si>
   <si>
     <t>#3 Brent Jones - K</t>
   </si>
   <si>
     <t>S.F</t>
   </si>
   <si>
     <t>S.F 25</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
@@ -383,51 +383,51 @@
   <si>
     <t>#68 David Partida - RT</t>
   </si>
   <si>
     <t>#91 Javier Blair - RDE</t>
   </si>
   <si>
     <t>#78 Alvin Moran - RDE</t>
   </si>
   <si>
     <t>#95 Jerry Brown - DT</t>
   </si>
   <si>
     <t>#66 Allen Morgan - DT</t>
   </si>
   <si>
     <t>#92 George Mack - RDE</t>
   </si>
   <si>
     <t>#57 George Ashcraft - WLB</t>
   </si>
   <si>
     <t>#28 Robert Edwards - MLB</t>
   </si>
   <si>
-    <t>#50 James Grubbs - WLB</t>
+    <t>#54 James Grubbs - WLB</t>
   </si>
   <si>
     <t>#40 Junior James - CB</t>
   </si>
   <si>
     <t>#49 Walter Jones - CB</t>
   </si>
   <si>
     <t>#31 David Landreth - SS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>S.F 31</t>
   </si>
   <si>
     <t>I Formation Twin WR HB Toss Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-4-S.F 31 (14:16) 22-Frank Vega ran to S.F 31 for a short loss. Tackle by 31-David Landreth.</t>
   </si>
@@ -593,51 +593,51 @@
   <si>
     <t>1-10-OKC 25 (10:16) 34-Donald Parshall ran to OKC 26 for 1 yards. Tackle by 90-Eric Melanson.</t>
   </si>
   <si>
     <t>#9 James Mendoza - QB</t>
   </si>
   <si>
     <t>#82 Arthur Wilcox - TE</t>
   </si>
   <si>
     <t>#86 Paul Morris - WR</t>
   </si>
   <si>
     <t>#82 Charles Evans - WR</t>
   </si>
   <si>
     <t>#18 Donald Parrett - WR</t>
   </si>
   <si>
     <t>#77 John Lee - LT</t>
   </si>
   <si>
     <t>#65 Gregg Guard - LG</t>
   </si>
   <si>
-    <t>#61 Clifford Macdonald - C</t>
+    <t>#59 Clifford Macdonald - C</t>
   </si>
   <si>
     <t>#59 John Fierros - RG</t>
   </si>
   <si>
     <t>#72 Philip Bull - RT</t>
   </si>
   <si>
     <t>#70 Marvin Carroll - LDE</t>
   </si>
   <si>
     <t>#95 Joseph Maple - RDE</t>
   </si>
   <si>
     <t>#98 Virgilio Abbate - SLB</t>
   </si>
   <si>
     <t>#90 Eric Melanson - WLB</t>
   </si>
   <si>
     <t>#40 Robert Young - CB</t>
   </si>
   <si>
     <t>#25 Elias Fernandez - CB</t>
   </si>
@@ -674,51 +674,51 @@
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-5-OKC 30 (8:55) 9-James Mendoza sacked at OKC 20 for -10 yards (95-Joseph Maple). Sack allowed by 77-John Lee.</t>
   </si>
   <si>
     <t>8:18</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-15-OKC 20 (8:17) 1-Richard Reyes punts 47 yards to S.F 33. Fair Catch by 8-Howard Reyes.</t>
   </si>
   <si>
     <t>#1 Richard Reyes - P</t>
   </si>
   <si>
-    <t>#85 Jake Polk - TE</t>
+    <t>#88 Jake Polk - TE</t>
   </si>
   <si>
     <t>#75 Fausto Johnson - RT</t>
   </si>
   <si>
     <t>#60 Charles Holmes - LG</t>
   </si>
   <si>
     <t>#50 David Webster - SLB</t>
   </si>
   <si>
     <t>8:10</t>
   </si>
   <si>
     <t>S.F 33</t>
   </si>
   <si>
     <t>1-10-S.F 33 (8:11) 22-Frank Vega ran to S.F 48 for 15 yards. Tackle by 28-Robert Edwards.</t>
   </si>
   <si>
     <t>7:37</t>
   </si>
   <si>
     <t>S.F 48</t>
   </si>