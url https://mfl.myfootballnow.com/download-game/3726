--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -305,51 +305,51 @@
   <si>
     <t>#37 Ben Almeida - RB</t>
   </si>
   <si>
     <t>#67 Jason Cullum - RDE</t>
   </si>
   <si>
     <t>#54 Frederic Leist - LT</t>
   </si>
   <si>
     <t>#49 Ken Quinn - CB</t>
   </si>
   <si>
     <t>#65 Lester Jones - LDE</t>
   </si>
   <si>
     <t>#99 Franklin Jones - MLB</t>
   </si>
   <si>
     <t>#77 Brandon Gallant - RDE</t>
   </si>
   <si>
     <t>#94 Michael Young - WLB</t>
   </si>
   <si>
-    <t>#41 Blaine Archibald - FS</t>
+    <t>#24 Blaine Archibald - FS</t>
   </si>
   <si>
     <t>#29 Robert Clark - CB</t>
   </si>
   <si>
     <t>#53 Charles Duggan - MLB</t>
   </si>
   <si>
     <t>#6 John Cohen - K</t>
   </si>
   <si>
     <t>STL</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>STL 22</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
@@ -416,51 +416,51 @@
   <si>
     <t>#37 Allan Burns - CB</t>
   </si>
   <si>
     <t>#38 John Wallace - CB</t>
   </si>
   <si>
     <t>#21 Larry Hilton - SS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>STL 26</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>2-7-STL 26 (14:18) 4-Duane Sheffield pass complete to 37-Ben Almeida to STL 36 for 10 yards. Tackle by 37-Allan Burns.</t>
   </si>
   <si>
-    <t>#16 Antonio Lane - WR</t>
+    <t>#14 Antonio Lane - WR</t>
   </si>
   <si>
     <t>#88 William Brissette - WR</t>
   </si>
   <si>
     <t>#89 Desmond Decker - WR</t>
   </si>
   <si>
     <t>#42 Jamie Gilbert - CB</t>
   </si>
   <si>
     <t>#35 Jeffrey Gunter - FS</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>STL 36</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
@@ -794,51 +794,51 @@
   <si>
     <t>STL 37</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>1-10-STL 37 (2:23) 4-Duane Sheffield pass complete to 89-Desmond Decker to STL 40 for 3 yards. Tackle by 35-Jeffrey Gunter.</t>
   </si>
   <si>
     <t>1:46</t>
   </si>
   <si>
     <t>STL 40</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Strong Cover 2</t>
   </si>
   <si>
     <t>2-7-STL 40 (1:45) 37-Ben Almeida ran to STL 39 for -1 yards. Tackle by 63-Aaron Vaughn.</t>
   </si>
   <si>
-    <t>#15 Dusty Hoelscher - WR</t>
+    <t>#19 Dusty Hoelscher - WR</t>
   </si>
   <si>
     <t>1:06</t>
   </si>
   <si>
     <t>STL 39</t>
   </si>
   <si>
     <t>3-8-STL 39 (1:05) 37-Ben Almeida ran to STL 41 for 3 yards. Tackle by 99-Floyd Bischoff.</t>
   </si>
   <si>
     <t>0:29</t>
   </si>
   <si>
     <t>STL 41</t>
   </si>
   <si>
     <t>4-6-STL 41 (0:28) 7-Garrett Conley punts 59 yards to NSH 0. STL 65-Lester Jones was injured on the play. He looks like he should be able to return.4-6-STL 41 (0:28) 7-Garrett Conley punts 59 yards to NSH 0. Touchback. STL 65-Lester Jones was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:19</t>
   </si>
   <si>
     <t>NSH 20</t>
   </si>
@@ -1658,51 +1658,51 @@
   <si>
     <t>3-8-STL 29 (2:34) 4-Duane Sheffield pass complete to 39-John Esposito to STL 34 for 5 yards. Tackle by 91-Willie Fuller.</t>
   </si>
   <si>
     <t>#91 Willie Fuller - WLB</t>
   </si>
   <si>
     <t>2:12</t>
   </si>
   <si>
     <t>STL 34</t>
   </si>
   <si>
     <t>4-4-STL 34 (2:11) 4-Duane Sheffield pass complete to 26-John Croy to NSH 46 for 21 yards. Tackle by 35-Jeffrey Gunter.</t>
   </si>
   <si>
     <t>#87 Erwin Karam - WR</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>1-10-NSH 46 (2:00) 4-Duane Sheffield pass complete to 37-Ben Almeida to NSH 48 for -3 yards. Tackle by 37-Allan Burns.</t>
   </si>
   <si>
-    <t>#19 Charles Littlefield - WR</t>
+    <t>#15 Charles Littlefield - WR</t>
   </si>
   <si>
     <t>1:37</t>
   </si>
   <si>
     <t>2-13-NSH 48 (1:36) 4-Duane Sheffield pass complete to 16-Antonio Lane to NSH 38 for 11 yards. Tackle by 21-Larry Hilton.</t>
   </si>
   <si>
     <t>1:32</t>
   </si>
   <si>
     <t>NSH 38</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>3-2-NSH 38 (1:30) 4-Duane Sheffield pass Pass knocked down by 59-James Cone. incomplete, intended for 80-Russell Betz.</t>
   </si>
   <si>
     <t>1:24</t>
   </si>