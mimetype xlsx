--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -332,51 +332,51 @@
   <si>
     <t>#97 James Hobson - WLB</t>
   </si>
   <si>
     <t>#65 Theodore Pierce - RDE</t>
   </si>
   <si>
     <t>#4 Robert Goldblatt - K</t>
   </si>
   <si>
     <t>WSH</t>
   </si>
   <si>
     <t>WSH 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-WSH 25 (15:00) PENALTY - False Start (WSH 88-John Bacon)</t>
   </si>
   <si>
-    <t>#15 Richard Sayles - QB</t>
+    <t>#17 Richard Sayles - QB</t>
   </si>
   <si>
     <t>#20 Cody Tomlinson - FB</t>
   </si>
   <si>
     <t>#88 John Bacon - TE</t>
   </si>
   <si>
     <t>#82 Gregory Boggess - WR</t>
   </si>
   <si>
     <t>#16 John Lundy - WR</t>
   </si>
   <si>
     <t>#79 Barry Gervais - LT</t>
   </si>
   <si>
     <t>#70 Richard Ramirez - C</t>
   </si>
   <si>
     <t>#50 Kristopher Larrison - C</t>
   </si>
   <si>
     <t>#68 Johnny Sanchez - RG</t>
   </si>
@@ -422,51 +422,51 @@
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-15-WSH 20 (15:00) 41-Timothy Thomas ran to WSH 35 for 15 yards. Tackle by 24-David Lima.</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>WSH 35</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-1-WSH 35 (14:16) 15-Richard Sayles pass incomplete, intended for 19-George Thomas.</t>
   </si>
   <si>
-    <t>#19 George Thomas - WR</t>
+    <t>#16 George Thomas - WR</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>3-1-WSH 35 (14:12) 41-Timothy Thomas ran to WSH 33 for -2 yards. Tackle by 58-Robert Jones.</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>WSH 33</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
@@ -980,51 +980,51 @@
   <si>
     <t>Quarter Normal CB3 CB4 Blitz</t>
   </si>
   <si>
     <t>2-10-S.D 21 (0:14) 41-Timothy Thomas ran to S.D 17 for 3 yards. Tackle by 27-Joshua Hanna.</t>
   </si>
   <si>
     <t>#41 Gary White - CB</t>
   </si>
   <si>
     <t>#27 Joshua Hanna - CB</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>S.D 17</t>
   </si>
   <si>
     <t>3-6-S.D 17 (15:00) 21-Albert Larson ran to S.D 18 for -1 yards. Tackle by 50-Greg Powell.</t>
   </si>
   <si>
-    <t>#21 Albert Larson - RB</t>
+    <t>#28 Albert Larson - RB</t>
   </si>
   <si>
     <t>14:30</t>
   </si>
   <si>
     <t>S.D 18</t>
   </si>
   <si>
     <t>4-7-S.D 18 (14:29) 15-Matthew Williams 37 yard field goal is GOOD. WSH 3 S.D 7</t>
   </si>
   <si>
     <t>#15 Matthew Williams - K</t>
   </si>
   <si>
     <t>#73 Jim Hardy - LG</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>(14:26) 15-Matthew Williams kicks 61 yards from WSH 35 to S.D 4. 28-Joseph Cloutier to S.D 23 for 20 yards. Tackle by 49-Charles Ridings.</t>
   </si>
   <si>
     <t>14:22</t>
   </si>