--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -335,132 +335,132 @@
   <si>
     <t>#95 Louis Bentley - DT</t>
   </si>
   <si>
     <t>#7 Eric Ross - K</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>IND 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-IND 25 (15:00) 8-James Hooper pass complete to 42-Gabriel Griffin to IND 34 for 9 yards. Tackle by 51-Butch McBride.</t>
   </si>
   <si>
     <t>#8 James Hooper - QB</t>
   </si>
   <si>
-    <t>#42 Gabriel Griffin - RB</t>
+    <t>#27 Gabriel Griffin - RB</t>
   </si>
   <si>
     <t>#23 Andrew Dearborn - RB</t>
   </si>
   <si>
     <t>#80 Conrad Callahan - WR</t>
   </si>
   <si>
     <t>#13 Alton Pham - WR</t>
   </si>
   <si>
     <t>#83 Frederick Dalton - WR</t>
   </si>
   <si>
     <t>#76 John Keys - LT</t>
   </si>
   <si>
     <t>#65 Chester Sanders - RG</t>
   </si>
   <si>
     <t>#62 Kenneth Zullo - C</t>
   </si>
   <si>
     <t>#70 Dennis Kirkpatrick - RG</t>
   </si>
   <si>
     <t>#90 Kevin Bonner - LDE</t>
   </si>
   <si>
     <t>#98 Russell Sears - DT</t>
   </si>
   <si>
     <t>#91 David Sanders - LDE</t>
   </si>
   <si>
     <t>#59 Douglas Duchene - LDE</t>
   </si>
   <si>
     <t>#51 Butch McBride - WLB</t>
   </si>
   <si>
-    <t>#55 Edward Schmitt - MLB</t>
+    <t>#59 Edward Schmitt - MLB</t>
   </si>
   <si>
     <t>#30 Gerald Smith - FS</t>
   </si>
   <si>
     <t>#39 Calvin Sumner - CB</t>
   </si>
   <si>
     <t>#32 Keith Harding - CB</t>
   </si>
   <si>
     <t>#38 Nathan Cromwell - FS</t>
   </si>
   <si>
     <t>#23 Dominique Tolbert - CB</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>IND 34</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-1-IND 34 (14:24) 42-Gabriel Griffin ran to IND 30 for -4 yards. Tackle by 53-William Walls.</t>
   </si>
   <si>
-    <t>#38 Danny Vasquez - FB</t>
+    <t>#25 Danny Vasquez - FB</t>
   </si>
   <si>
     <t>#53 William Walls - WLB</t>
   </si>
   <si>
-    <t>#97 Donald Olvera - SLB</t>
+    <t>#90 Donald Olvera - SLB</t>
   </si>
   <si>
     <t>#22 Chase Ward - SS</t>
   </si>
   <si>
     <t>13:44</t>
   </si>
   <si>
     <t>IND 30</t>
   </si>
   <si>
     <t>Strong I Normal HB Sweep Strong</t>
   </si>
   <si>
     <t>3-5-IND 30 (13:43) 42-Gabriel Griffin ran to IND 33 for 3 yards. Tackle by 55-Edward Schmitt.</t>
   </si>
   <si>
     <t>#13 Paris Stone - SS</t>
   </si>
   <si>
     <t>13:07</t>
   </si>
   <si>
     <t>IND 33</t>
   </si>
@@ -524,69 +524,69 @@
   <si>
     <t>#80 Ryan Blocker - TE</t>
   </si>
   <si>
     <t>#17 David Whitworth - WR</t>
   </si>
   <si>
     <t>#19 Aaron Alworth - WR</t>
   </si>
   <si>
     <t>#8 Edwin Baker - WR</t>
   </si>
   <si>
     <t>#77 James Carter - RT</t>
   </si>
   <si>
     <t>#68 Orville King - LG</t>
   </si>
   <si>
     <t>#72 Jason Vaughan - C</t>
   </si>
   <si>
     <t>#71 Arthur Farber - RT</t>
   </si>
   <si>
-    <t>#65 Charles Wilhelm - RT</t>
+    <t>#74 Charles Wilhelm - RT</t>
   </si>
   <si>
     <t>#96 Jose London - LDE</t>
   </si>
   <si>
     <t>#98 Gregory Schwartz - MLB</t>
   </si>
   <si>
     <t>#98 Charles Lambert - WLB</t>
   </si>
   <si>
     <t>#26 Stuart Dicks - CB</t>
   </si>
   <si>
     <t>#21 Joshua Mangum - SS</t>
   </si>
   <si>
-    <t>#41 John Wilkens - CB</t>
+    <t>#23 John Wilkens - CB</t>
   </si>
   <si>
     <t>12:21</t>
   </si>
   <si>
     <t>MMR 26</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-5-MMR 26 (12:20) 5-Eddie Koehler ran to MMR 28 for 1 yards. Tackle by 91-Philip Cousins.</t>
   </si>
   <si>
     <t>#10 Brian Rayner - RB</t>
   </si>
   <si>
     <t>#93 Michael Gilreath - SLB</t>
   </si>
   <si>
     <t>11:37</t>
   </si>