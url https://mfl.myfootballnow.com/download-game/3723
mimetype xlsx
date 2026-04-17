--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -281,72 +281,72 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>K.C has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>MEM</t>
   </si>
   <si>
     <t>MEM 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Ernest Davis kicks 75 yards from MEM 35 to K.C -10. Touchback.</t>
   </si>
   <si>
-    <t>#42 Kelvin Friedlander - RB</t>
+    <t>#20 Kelvin Friedlander - RB</t>
   </si>
   <si>
     <t>#96 Dennis Ramirez - MLB</t>
   </si>
   <si>
     <t>#90 Jose Crooks - RDE</t>
   </si>
   <si>
     <t>#51 Christopher Kail - RDE</t>
   </si>
   <si>
     <t>#47 James Jeremiah - SS</t>
   </si>
   <si>
     <t>#28 David Maroney - FS</t>
   </si>
   <si>
     <t>#40 Marco Shull - CB</t>
   </si>
   <si>
-    <t>#96 Jerome Vaughn - DT</t>
+    <t>#64 Jerome Vaughn - DT</t>
   </si>
   <si>
     <t>#31 Richard Cole - CB</t>
   </si>
   <si>
     <t>#52 Angel Donahue - WLB</t>
   </si>
   <si>
     <t>#59 Bruce Levy - SLB</t>
   </si>
   <si>
     <t>#6 Ernest Davis - K</t>
   </si>
   <si>
     <t>K.C</t>
   </si>
   <si>
     <t>K.C 25</t>
   </si>
   <si>
     <t>Strong I Big HB Off Tackle</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
@@ -371,60 +371,60 @@
   <si>
     <t>#87 Vincent Brown - WR</t>
   </si>
   <si>
     <t>#63 Jonathan Mann - LT</t>
   </si>
   <si>
     <t>#60 Michael Knouse - LG</t>
   </si>
   <si>
     <t>#62 Barry Wilson - C</t>
   </si>
   <si>
     <t>#66 Matthew Migues - RG</t>
   </si>
   <si>
     <t>#69 Dennis Bryson - RT</t>
   </si>
   <si>
     <t>#69 Carl Cothern - LDE</t>
   </si>
   <si>
     <t>#75 Jack Anderson - DT</t>
   </si>
   <si>
-    <t>#91 James Hall - RDE</t>
+    <t>#57 James Hall - RDE</t>
   </si>
   <si>
     <t>#73 Alfredo Russell - RDE</t>
   </si>
   <si>
     <t>#51 Michael Cruse - SLB</t>
   </si>
   <si>
-    <t>#92 Gary Obrien - MLB</t>
+    <t>#92 Gary Obrien - WLB</t>
   </si>
   <si>
     <t>#99 Jeffrey Brothers - WLB</t>
   </si>
   <si>
     <t>#21 Jose Goodman - CB</t>
   </si>
   <si>
     <t>#30 Christopher Leigh - CB</t>
   </si>
   <si>
     <t>#20 Todd Saldivar - SS</t>
   </si>
   <si>
     <t>#33 Paul Williams - FS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>Strong I Big HB Dive Strong</t>
   </si>
   <si>
     <t>2-10-K.C 25 (14:20) 23-Daniel Ross ran to K.C 32 for 7 yards. Tackle by 20-Todd Saldivar. PENALTY - Offsides (MEM 51-Michael Cruse)</t>
   </si>
@@ -437,57 +437,57 @@
   <si>
     <t>Strong I Big Backfield Drag</t>
   </si>
   <si>
     <t>2-5-K.C 30 (14:17) 18-Clarence Hernandez pass complete to 32-Daniel Croft to K.C 50 for 20 yards. Pushed out of bounds by 20-Todd Saldivar.</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>K.C 50</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-K.C 50 (13:38) 18-Clarence Hernandez pass complete to 42-Kelvin Friedlander to MEM 48 for 2 yards. Tackle by 35-Peter Scott.</t>
   </si>
   <si>
     <t>#37 Richard Sands - FB</t>
   </si>
   <si>
-    <t>#15 Sylvester Johnston - WR</t>
+    <t>#88 Sylvester Johnston - WR</t>
   </si>
   <si>
     <t>#85 Jeffrey Gilbert - WR</t>
   </si>
   <si>
-    <t>#72 William Damron - LDE</t>
+    <t>#91 William Damron - LDE</t>
   </si>
   <si>
     <t>#94 Johnathan Richards - WLB</t>
   </si>
   <si>
     <t>#34 Jeffery Leblanc - CB</t>
   </si>
   <si>
     <t>#35 Peter Scott - CB</t>
   </si>
   <si>
     <t>#43 Louis Spruill - FS</t>
   </si>
   <si>
     <t>13:05</t>
   </si>
   <si>
     <t>MEM 48</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>2-8-MEM 48 (13:04) 23-Daniel Ross ran to MEM 49 for a short loss. Tackle by 91-James Hall.</t>
   </si>
@@ -581,51 +581,51 @@
   <si>
     <t>#88 Stephen Sturgis - TE</t>
   </si>
   <si>
     <t>#86 Micheal Bentz - WR</t>
   </si>
   <si>
     <t>#58 Jeffrey Stevens - LT</t>
   </si>
   <si>
     <t>#61 Ernest Wolfe - LG</t>
   </si>
   <si>
     <t>#62 Carl Lewis - C</t>
   </si>
   <si>
     <t>#64 Andrew Hughes - LG</t>
   </si>
   <si>
     <t>#66 Kenneth Rodriguez - RG</t>
   </si>
   <si>
     <t>#58 Michael Brown - LDE</t>
   </si>
   <si>
-    <t>#96 Robert Mueller - MLB</t>
+    <t>#56 Robert Mueller - MLB</t>
   </si>
   <si>
     <t>10:55</t>
   </si>
   <si>
     <t>MEM 31</t>
   </si>
   <si>
     <t>Split Backs Normal Curls</t>
   </si>
   <si>
     <t>3-4 Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-4-MEM 31 (10:54) 13-Roberto Barron pass Pass knocked down by 31-Richard Cole. incomplete, intended for 86-Micheal Bentz.</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>Split Backs Normal Strong Pitch Sweep</t>
   </si>
   <si>
     <t>3-4-MEM 31 (10:49) 31-Christopher Wathen ran to MEM 37 for 6 yards. Tackle by 96-Dennis Ramirez. K.C 52-Angel Donahue was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -635,51 +635,51 @@
   <si>
     <t>10:13</t>
   </si>
   <si>
     <t>MEM 37</t>
   </si>
   <si>
     <t>I Formation 3WR PA Fullback Flat</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-MEM 37 (10:12) 18-Ernest Bullion pass incomplete, dropped by 31-Christopher Wathen.</t>
   </si>
   <si>
     <t>#18 Ernest Bullion - QB</t>
   </si>
   <si>
     <t>#45 David Bagby - RB</t>
   </si>
   <si>
     <t>#85 Leonard Carlson - WR</t>
   </si>
   <si>
-    <t>#63 Gary Newton - LG</t>
+    <t>#78 Gary Newton - LG</t>
   </si>
   <si>
     <t>#91 Leonard Dennison - WLB</t>
   </si>
   <si>
     <t>#99 Scott Baskerville - MLB</t>
   </si>
   <si>
     <t>#35 Darren Clemons - CB</t>
   </si>
   <si>
     <t>#34 Brock Adams - SS</t>
   </si>
   <si>
     <t>#31 Francisco Ramirez - FS</t>
   </si>
   <si>
     <t>10:10</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>2-10-MEM 37 (10:11) 39-Bert Smith ran to MEM 38 for 1 yards. Tackle by 58-Michael Brown.</t>
   </si>
@@ -704,51 +704,51 @@
   <si>
     <t>#61 Bruce Asbury - DT</t>
   </si>
   <si>
     <t>8:49</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-MEM 42 (8:48) 3-Roy Moreno punts 43 yards to K.C 15.</t>
   </si>
   <si>
     <t>#3 Roy Moreno - P</t>
   </si>
   <si>
     <t>#65 Robert Bateman - C</t>
   </si>
   <si>
     <t>#48 Raymond Kincaid - FB</t>
   </si>
   <si>
-    <t>#28 Stephen Ortiz - TE</t>
+    <t>#28 Stephen Ortiz - FB</t>
   </si>
   <si>
     <t>8:39</t>
   </si>
   <si>
     <t>K.C 15</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR2 Deep Post</t>
   </si>
   <si>
     <t>Nickel Normal Cover 2</t>
   </si>
   <si>
     <t>1-10-K.C 15 (8:40) 18-Clarence Hernandez pass Pass knocked down by 33-Paul Williams. incomplete, intended for 15-Sylvester Johnston.</t>
   </si>
   <si>
     <t>8:35</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>2-10-K.C 15 (8:36) 18-Clarence Hernandez pass complete to 23-Daniel Ross to K.C 22 for 7 yards. Tackle by 92-Gary Obrien.</t>
   </si>
@@ -866,54 +866,54 @@
   <si>
     <t>2-9-MEM 46 (3:58) 18-Clarence Hernandez pass complete to 15-Sylvester Johnston to MEM 37 for 10 yards. Tackle by 33-Paul Williams. Nice job by 15-Sylvester Johnston on that route to lose his coverage.</t>
   </si>
   <si>
     <t>3:22</t>
   </si>
   <si>
     <t>I Formation 3WR FL Post</t>
   </si>
   <si>
     <t>1-10-MEM 37 (3:21) 18-Clarence Hernandez pass complete to 23-Daniel Ross to MEM 18 for 19 yards. Pushed out of bounds by 43-Louis Spruill.</t>
   </si>
   <si>
     <t>#90 James Hanna - MLB</t>
   </si>
   <si>
     <t>2:43</t>
   </si>
   <si>
     <t>MEM 18</t>
   </si>
   <si>
     <t>1-10-MEM 18 (2:42) 18-Clarence Hernandez pass Pass knocked down by 30-Christopher Leigh. incomplete, intended for 87-Vincent Brown.</t>
   </si>
   <si>
-    <t>#89 Thomas Colbert - WR</t>
-[...2 lines deleted...]
-    <t>#87 Rodney Cutshall - WR</t>
+    <t>#80 Thomas Colbert - WR</t>
+  </si>
+  <si>
+    <t>#16 Rodney Cutshall - WR</t>
   </si>
   <si>
     <t>2:38</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>2-10-MEM 18 (2:39) 18-Clarence Hernandez pass complete to 85-Jeffrey Gilbert to MEM 10 for 8 yards. Tackle by 34-Jeffery Leblanc. 85-Jeffrey Gilbert did some fancy footwork there.</t>
   </si>
   <si>
     <t>2:05</t>
   </si>
   <si>
     <t>MEM 10</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>3-2-MEM 10 (2:04) 42-Kelvin Friedlander ran to MEM 0 for 10 yards. TOUCHDOWN! I think the defense might be using that play a bit too frequently. K.C 9 MEM 7</t>
   </si>
   <si>
     <t>2:01</t>
   </si>
@@ -1379,51 +1379,51 @@
   <si>
     <t>7:25</t>
   </si>
   <si>
     <t>MEM 43</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-MEM 43 (7:24) 13-Roberto Barron pass Pass knocked down by 31-Richard Cole. incomplete, intended for 45-David Bagby.</t>
   </si>
   <si>
     <t>7:19</t>
   </si>
   <si>
     <t>2-10-MEM 43 (7:20) 48-Raymond Kincaid ran to K.C 49 for 8 yards. Tackle by 28-David Maroney.</t>
   </si>
   <si>
     <t>K.C 49</t>
   </si>
   <si>
     <t>3-2-K.C 49 (6:39) 13-Roberto Barron pass complete to 17-Greg Smith to K.C 37 for 11 yards. Tackle by 96-Dennis Ramirez.</t>
   </si>
   <si>
-    <t>#85 Javier Conley - WR</t>
+    <t>#87 Javier Conley - WR</t>
   </si>
   <si>
     <t>6:02</t>
   </si>
   <si>
     <t>1-10-K.C 37 (6:01) 13-Roberto Barron pass complete to 48-Raymond Kincaid to K.C 31 for 6 yards. Tackle by 59-Bruce Levy.</t>
   </si>
   <si>
     <t>Weak I Big HB Off Tackle Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-4-K.C 31 (5:27) 45-David Bagby ran to K.C 14 for 17 yards. Tackle by 34-Brock Adams.</t>
   </si>
   <si>
     <t>4:51</t>
   </si>
   <si>
     <t>K.C 14</t>
   </si>
   <si>
     <t>1-10-K.C 14 (4:50) 39-Bert Smith ran to K.C 11 for 3 yards. Tackle by 51-Christopher Kail.</t>
   </si>