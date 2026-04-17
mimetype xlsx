--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -290,252 +290,252 @@
   <si>
     <t>N.Y</t>
   </si>
   <si>
     <t>N.Y 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-William Hurley kicks 70 yards from N.Y 35 to CHI -5. Touchback.</t>
   </si>
   <si>
     <t>#28 Mauricio Morell - RB</t>
   </si>
   <si>
     <t>#50 Gregory Selfridge - C</t>
   </si>
   <si>
     <t>#99 Douglas Vallejo - MLB</t>
   </si>
   <si>
-    <t>#65 Sean Flores - RDE</t>
+    <t>#55 Sean Flores - RDE</t>
   </si>
   <si>
     <t>#90 August Parker - DT</t>
   </si>
   <si>
     <t>#67 Kevin Turner - RDE</t>
   </si>
   <si>
-    <t>#95 Wm Breeden - SLB</t>
+    <t>#54 Wm Breeden - SLB</t>
   </si>
   <si>
     <t>#20 Travis Hammond - CB</t>
   </si>
   <si>
-    <t>#58 Michael Moody - DT</t>
+    <t>#75 Michael Moody - DT</t>
   </si>
   <si>
     <t>#40 Tyrone Harrison - FS</t>
   </si>
   <si>
     <t>#59 Anthony Cox - MLB</t>
   </si>
   <si>
     <t>#3 William Hurley - K</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>CHI 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-CHI 25 (15:00) 47-Nicholas Reynolds ran to CHI 27 for 2 yards. Tackle by 98-Justin Gray.</t>
   </si>
   <si>
     <t>#13 Joseph Sweeney - QB</t>
   </si>
   <si>
     <t>#47 Nicholas Reynolds - RB</t>
   </si>
   <si>
     <t>#22 Danny Gray - FB</t>
   </si>
   <si>
     <t>#83 Michael Wingard - TE</t>
   </si>
   <si>
     <t>#82 Joseph Galvan - WR</t>
   </si>
   <si>
     <t>#85 David Moore - WR</t>
   </si>
   <si>
     <t>#79 Melvin Ditch - LT</t>
   </si>
   <si>
-    <t>#52 Glen Rhodes - LG</t>
+    <t>#63 Glen Rhodes - LG</t>
   </si>
   <si>
     <t>#64 Harold Kendrick - RG</t>
   </si>
   <si>
     <t>#66 Daniel McNally - RT</t>
   </si>
   <si>
     <t>#97 Joseph Bentley - LDE</t>
   </si>
   <si>
     <t>#69 Michael Alphin - DT</t>
   </si>
   <si>
     <t>#67 Stanley Wood - DT</t>
   </si>
   <si>
     <t>#93 Leslie Houle - RDE</t>
   </si>
   <si>
     <t>#98 Justin Gray - SLB</t>
   </si>
   <si>
     <t>#52 Kirk Tao - MLB</t>
   </si>
   <si>
     <t>#4 Matthew Baird - WLB</t>
   </si>
   <si>
     <t>#47 Rick Taylor - CB</t>
   </si>
   <si>
     <t>#39 Joseph Hartig - CB</t>
   </si>
   <si>
-    <t>#25 David Stapleton - SS</t>
+    <t>#26 David Stapleton - SS</t>
   </si>
   <si>
     <t>#20 Carl Shepard - FS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>CHI 27</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-8-CHI 27 (14:19) 47-Nicholas Reynolds ran to CHI 29 for 2 yards. Tackle by 52-Kirk Tao.</t>
   </si>
   <si>
     <t>#22 Cyril Leal - FB</t>
   </si>
   <si>
     <t>#86 Michael Dixon - TE</t>
   </si>
   <si>
     <t>#77 Edward Hayes - LDE</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>CHI 29</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>3-6-CHI 29 (13:33) 47-Nicholas Reynolds ran to CHI 32 for 3 yards. Tackle by 25-David Stapleton.</t>
   </si>
   <si>
     <t>#87 Irvin Stone - WR</t>
   </si>
   <si>
-    <t>#36 Carlos James - CB</t>
+    <t>#36 Carlos James - SS</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>CHI 32</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-3-CHI 32 (12:51) 6-Joseph Tolbert punts 48 yards to N.Y 20. 40-Greg Newton to N.Y 27 for 8 yards. 40-Greg Newton FUMBLES (62-Patrick Guzik) recovered by CHI-50-Gregory Selfridge at N.Y 26. Tackle by 41-William Adkins. CHI 62-Patrick Guzik was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#6 Joseph Tolbert - P</t>
   </si>
   <si>
     <t>#71 Omar Lamp - C</t>
   </si>
   <si>
-    <t>#40 Greg Newton - RB</t>
+    <t>#40 Greg Newton - WR</t>
   </si>
   <si>
     <t>#95 Daniel Schrock - WLB</t>
   </si>
   <si>
     <t>#19 Lamont Jackson - MLB</t>
   </si>
   <si>
     <t>#42 Taylor Hall - SLB</t>
   </si>
   <si>
     <t>#41 William Adkins - CB</t>
   </si>
   <si>
     <t>#62 Patrick Guzik - C</t>
   </si>
   <si>
     <t>#68 Wilfred Stinson - LT</t>
   </si>
   <si>
     <t>#77 Brain Orr - RG</t>
   </si>
   <si>
-    <t>#71 Steve McMurray - DT</t>
+    <t>#93 Steve McMurray - DT</t>
   </si>
   <si>
     <t>#2 William Blake - RDE</t>
   </si>
   <si>
-    <t>#96 Tyrone Thompson - RDE</t>
+    <t>#52 Tyrone Thompson - RDE</t>
   </si>
   <si>
     <t>12:40</t>
   </si>
   <si>
     <t>N.Y 26</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-N.Y 26 (12:41) 47-Nicholas Reynolds ran to N.Y 20 for 6 yards. Tackle by 20-Carl Shepard.</t>
   </si>
   <si>
     <t>11:59</t>
   </si>
   <si>
     <t>N.Y 20</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
@@ -605,78 +605,78 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-N.Y 5 (9:58) 10-Herman Phipps 22 yard field goal is GOOD. CHI 3 N.Y 0</t>
   </si>
   <si>
     <t>#10 Herman Phipps - K</t>
   </si>
   <si>
     <t>#91 Bobby Peterson - DT</t>
   </si>
   <si>
     <t>9:55</t>
   </si>
   <si>
     <t>CHI 35</t>
   </si>
   <si>
     <t>(9:56) 10-Herman Phipps kicks 74 yards from CHI 35 to N.Y -9. Touchback.</t>
   </si>
   <si>
-    <t>#29 Isaac Baker - CB</t>
+    <t>#45 Isaac Baker - CB</t>
   </si>
   <si>
     <t>N.Y 25</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-N.Y 25 (9:56) 9-James Barnett ran to N.Y 30 for 5 yards. Tackle by 95-Wm Breeden.</t>
   </si>
   <si>
-    <t>#7 John Maness - QB</t>
+    <t>#5 John Maness - QB</t>
   </si>
   <si>
     <t>#9 James Barnett - RB</t>
   </si>
   <si>
     <t>#49 Victor Cooley - FB</t>
   </si>
   <si>
     <t>#23 Felix Huddleston - FB</t>
   </si>
   <si>
     <t>#89 David Boothby - TE</t>
   </si>
   <si>
-    <t>#82 Frankie Dawson - TE</t>
+    <t>#80 Frankie Dawson - TE</t>
   </si>
   <si>
     <t>#66 Monroe Price - LT</t>
   </si>
   <si>
     <t>#65 Robert Moyers - LG</t>
   </si>
   <si>
     <t>#70 Robert Morris - C</t>
   </si>
   <si>
     <t>#62 Robert Hardy - RG</t>
   </si>
   <si>
     <t>#57 William Sledge - RT</t>
   </si>
   <si>
     <t>#76 Lance Condon - DT</t>
   </si>
   <si>
     <t>#53 Rickey Brent - WLB</t>
   </si>
   <si>
     <t>#41 Peter Rhine - CB</t>
   </si>
@@ -746,84 +746,84 @@
   <si>
     <t>CHI 43</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-CHI 43 (7:12) 9-James Barnett ran to CHI 43 for a short gain. Tackle by 59-Anthony Cox. 23-Felix Huddleston missed that block completely.</t>
   </si>
   <si>
     <t>6:34</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-10-CHI 43 (6:33) 9-James Barnett ran to CHI 40 for 2 yards. Tackle by 59-Anthony Cox.</t>
   </si>
   <si>
-    <t>#55 Steven Glazer - DT</t>
+    <t>#58 Steven Glazer - DT</t>
   </si>
   <si>
     <t>5:56</t>
   </si>
   <si>
     <t>CHI 40</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Normal SS Blitz</t>
   </si>
   <si>
     <t>3-8-CHI 40 (5:55) 9-James Barnett ran to CHI 40 for 1 yards. Tackle by 90-August Parker.</t>
   </si>
   <si>
     <t>5:17</t>
   </si>
   <si>
     <t>4-7-CHI 40 (5:16) 8-Arthur Bernal punts 40 yards to CHI 0. N.Y 73-Edward Villegas was injured on the play. He looks like he should be able to return.4-7-CHI 40 (5:16) 8-Arthur Bernal punts 40 yards to CHI 0. Touchback. N.Y 73-Edward Villegas was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#8 Arthur Bernal - P</t>
   </si>
   <si>
     <t>#72 Eric Vigil - RT</t>
   </si>
   <si>
-    <t>#56 Herbert Miller - LG</t>
-[...2 lines deleted...]
-    <t>#73 Edward Villegas - LT</t>
+    <t>#64 Herbert Miller - RG</t>
+  </si>
+  <si>
+    <t>#76 Edward Villegas - LT</t>
   </si>
   <si>
     <t>#63 Floyd Jones - C</t>
   </si>
   <si>
     <t>5:07</t>
   </si>
   <si>
     <t>CHI 20</t>
   </si>
   <si>
     <t>1-10-CHI 20 (5:08) 47-Nicholas Reynolds ran to CHI 24 for 4 yards. Tackle by 98-Justin Gray.</t>
   </si>
   <si>
     <t>4:23</t>
   </si>
   <si>
     <t>CHI 24</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>2-6-CHI 24 (4:22) 47-Nicholas Reynolds ran to CHI 26 for 3 yards. Tackle by 67-Stanley Wood.</t>
   </si>
@@ -1568,51 +1568,51 @@
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>2-10-CHI 13 (15:00) 13-Joseph Sweeney pass Pass knocked down by 4-Matthew Baird. incomplete, intended for 83-Michael Wingard. Pressure by 93-Leslie Houle.</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>3-10-CHI 13 (14:56) 13-Joseph Sweeney pass complete to 22-Danny Gray to CHI 35 for 22 yards.</t>
   </si>
   <si>
     <t>14:07</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Quarter Normal CB3 CB4 Blitz</t>
   </si>
   <si>
     <t>1-10-CHI 35 (14:06) 13-Joseph Sweeney pass Pass knocked down by 29-Isaac Baker. incomplete, intended for 28-Mauricio Morell.</t>
   </si>
   <si>
-    <t>#88 Jeremy Robinson - WR</t>
+    <t>#11 Jeremy Robinson - WR</t>
   </si>
   <si>
     <t>#14 Allen Cooper - WR</t>
   </si>
   <si>
     <t>14:02</t>
   </si>
   <si>
     <t>2-10-CHI 35 (14:03) 13-Joseph Sweeney pass Pass knocked down by 36-Carlos James. incomplete, intended for 82-Joseph Galvan. Pressure by 97-Joseph Bentley. PENALTY - Pass Interference (N.Y 36-Carlos James)</t>
   </si>
   <si>
     <t>13:57</t>
   </si>
   <si>
     <t>1-10-CHI 43 (13:58) 13-Joseph Sweeney pass Pass knocked down by 29-Isaac Baker. incomplete, intended for 83-Michael Wingard.</t>
   </si>
   <si>
     <t>13:55</t>
   </si>
   <si>
     <t>Dime Normal FS Blitz</t>
   </si>
   <si>
     <t>2-10-CHI 43 (13:56) 13-Joseph Sweeney pass complete to 85-David Moore to CHI 45 for 3 yards. Tackle by 39-Joseph Hartig.</t>
   </si>