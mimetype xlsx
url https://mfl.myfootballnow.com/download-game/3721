--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -287,135 +287,135 @@
   <si>
     <t>PHI has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>BOS</t>
   </si>
   <si>
     <t>BOS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 11-Paul Rundle kicks 66 yards from BOS 35 to PHI -1. Touchback.</t>
   </si>
   <si>
     <t>#15 David Rodriquez - WR</t>
   </si>
   <si>
     <t>#34 Philip Smith - RB</t>
   </si>
   <si>
-    <t>#38 Steve Gillespie - CB</t>
-[...2 lines deleted...]
-    <t>#50 Russell McNeill - SLB</t>
+    <t>#26 Steve Gillespie - CB</t>
+  </si>
+  <si>
+    <t>#50 Russell McNeill - MLB</t>
   </si>
   <si>
     <t>#46 Brian Armstrong - SS</t>
   </si>
   <si>
     <t>#59 Joseph Tarver - MLB</t>
   </si>
   <si>
     <t>#23 Lemuel Rye - SS</t>
   </si>
   <si>
-    <t>#52 Scott Reid - LDE</t>
-[...5 lines deleted...]
-    <t>#40 Horace Street - FS</t>
+    <t>#68 Scott Reid - LDE</t>
+  </si>
+  <si>
+    <t>#95 Christopher Thomas - MLB</t>
+  </si>
+  <si>
+    <t>#23 Horace Street - FS</t>
   </si>
   <si>
     <t>#72 Christopher Pruett - DT</t>
   </si>
   <si>
     <t>#11 Paul Rundle - K</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>PHI 25</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-PHI 25 (15:00) 17-James Ball pass incomplete, intended for 83-Eric Williams.</t>
   </si>
   <si>
     <t>#17 James Ball - QB</t>
   </si>
   <si>
-    <t>#30 Matthew Schmitt - RB</t>
-[...2 lines deleted...]
-    <t>#24 Randy Burns - RB</t>
+    <t>#33 Matthew Schmitt - RB</t>
+  </si>
+  <si>
+    <t>#26 Randy Burns - RB</t>
   </si>
   <si>
     <t>#36 Irving Sprinkle - FB</t>
   </si>
   <si>
     <t>#83 Eric Williams - TE</t>
   </si>
   <si>
     <t>#85 Arthur Collazo - TE</t>
   </si>
   <si>
     <t>#55 John Purvis - LT</t>
   </si>
   <si>
     <t>#65 William Taylor - LG</t>
   </si>
   <si>
-    <t>#56 Michael Hemphill - C</t>
+    <t>#68 Michael Hemphill - C</t>
   </si>
   <si>
     <t>#70 Arturo Ammerman - RG</t>
   </si>
   <si>
-    <t>#68 Frank Shirley - RT</t>
-[...2 lines deleted...]
-    <t>#57 Donald Kirby - LDE</t>
+    <t>#58 Frank Shirley - RT</t>
+  </si>
+  <si>
+    <t>#75 Donald Kirby - LDE</t>
   </si>
   <si>
     <t>#77 Johnnie Lanza - RDE</t>
   </si>
   <si>
-    <t>#69 Joan Anaya - DT</t>
+    <t>#60 Joan Anaya - DT</t>
   </si>
   <si>
     <t>#94 Brett Pecoraro - DT</t>
   </si>
   <si>
     <t>#64 Rodney Lester - RDE</t>
   </si>
   <si>
     <t>#90 Lawrence Garza - MLB</t>
   </si>
   <si>
     <t>#59 Samuel Montalvo - MLB</t>
   </si>
   <si>
     <t>#96 Scott Luna - WLB</t>
   </si>
   <si>
     <t>#44 Arthur Weber - CB</t>
   </si>
   <si>
     <t>#35 Edward Starkey - CB</t>
   </si>
   <si>
     <t>#37 John Cohen - SS</t>
   </si>
@@ -485,192 +485,192 @@
   <si>
     <t>2-7-BOS 7 (13:30) 44-Jon Wood ran for 7 yards. TOUCHDOWN! BOS 0 PHI 6</t>
   </si>
   <si>
     <t>13:26</t>
   </si>
   <si>
     <t>BOS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(13:27) Extra point GOOD by 7-Tom Ahl. BOS 0 PHI 7</t>
   </si>
   <si>
     <t>#7 Tom Ahl - K</t>
   </si>
   <si>
     <t>#77 Adolph Herring - LG</t>
   </si>
   <si>
-    <t>#97 Rodrigo Ulrey - WLB</t>
+    <t>#96 Rodrigo Ulrey - WLB</t>
   </si>
   <si>
     <t>#99 Thomas Johnson - WLB</t>
   </si>
   <si>
     <t>#93 Jose Folk - MLB</t>
   </si>
   <si>
     <t>PHI 35</t>
   </si>
   <si>
     <t>(13:27) 7-Tom Ahl kicks 75 yards from PHI 35 to BOS -10. Touchback.</t>
   </si>
   <si>
     <t>#35 Alan Gardner - RB</t>
   </si>
   <si>
     <t>BOS 25</t>
   </si>
   <si>
     <t>Strong I Big HB Toss Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-BOS 25 (13:27) 22-John Ford ran to BOS 33 for 8 yards. Tackle by 90-Christopher Thomas.</t>
   </si>
   <si>
     <t>#2 Wallace Moore - QB</t>
   </si>
   <si>
     <t>#22 John Ford - RB</t>
   </si>
   <si>
-    <t>#20 George Blandon - FB</t>
+    <t>#31 George Blandon - FB</t>
   </si>
   <si>
     <t>#87 Nathan Murrell - TE</t>
   </si>
   <si>
     <t>#85 James Buford - TE</t>
   </si>
   <si>
-    <t>#81 Bill Franks - WR</t>
+    <t>#86 Bill Franks - WR</t>
   </si>
   <si>
     <t>#58 Joseph Vermillion - LT</t>
   </si>
   <si>
     <t>#72 Michael Ward - RG</t>
   </si>
   <si>
     <t>#74 Terry Rose - C</t>
   </si>
   <si>
     <t>#76 John Weis - RG</t>
   </si>
   <si>
     <t>#73 Steven Wright - LT</t>
   </si>
   <si>
-    <t>#75 Stuart Arechiga - LDE</t>
-[...5 lines deleted...]
-    <t>#94 Matthew Wright - RDE</t>
+    <t>#64 Stuart Arechiga - LDE</t>
+  </si>
+  <si>
+    <t>#98 William Napoleon - DT</t>
+  </si>
+  <si>
+    <t>#65 Matthew Wright - RDE</t>
   </si>
   <si>
     <t>#56 Norman Veilleux - WLB</t>
   </si>
   <si>
-    <t>#47 Joseph Giblin - CB</t>
+    <t>#24 Joseph Giblin - FS</t>
   </si>
   <si>
     <t>12:46</t>
   </si>
   <si>
     <t>BOS 33</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Under Wide Line</t>
   </si>
   <si>
     <t>2-2-BOS 33 (12:45) 2-Wallace Moore pass complete to 87-Nathan Murrell to BOS 40 for 7 yards. Tackle by 90-Christopher Thomas.</t>
   </si>
   <si>
-    <t>#11 Daniel Durham - WR</t>
+    <t>#84 Daniel Durham - WR</t>
   </si>
   <si>
     <t>12:13</t>
   </si>
   <si>
     <t>BOS 40</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>1-10-BOS 40 (12:12) 22-John Ford ran to PHI 47 for 12 yards. Tackle by 46-Brian Armstrong. PENALTY - Offsides (PHI 95-William Napoleon) (Declined)</t>
   </si>
   <si>
     <t>#26 Robert Heroux - RB</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>PHI 47</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-PHI 47 (12:09) 2-Wallace Moore pass complete to 81-Bill Franks to PHI 45 for 2 yards. Tackle by 50-Russell McNeill.</t>
   </si>
   <si>
-    <t>#52 Christopher Wright - C</t>
+    <t>#73 Christopher Wright - C</t>
   </si>
   <si>
     <t>11:29</t>
   </si>
   <si>
     <t>PHI 45</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>2-8-PHI 45 (11:28) 2-Wallace Moore pass complete to 11-Daniel Durham to PHI 35 for 10 yards. Tackle by 31-Peter Moore.</t>
   </si>
   <si>
-    <t>#31 Peter Moore - CB</t>
+    <t>#38 Peter Moore - CB</t>
   </si>
   <si>
     <t>10:54</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-PHI 35 (10:53) 22-John Ford ran to PHI 30 for 5 yards. Tackle by 46-Brian Armstrong.</t>
   </si>
   <si>
     <t>10:20</t>
   </si>
   <si>
     <t>PHI 30</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Cover 2</t>
   </si>
@@ -731,51 +731,51 @@
   <si>
     <t>7:34</t>
   </si>
   <si>
     <t>PHI 3</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>2-3-PHI 3 (7:33) 35-Alan Gardner ran for 3 yards. TOUCHDOWN! BOS 6 PHI 7</t>
   </si>
   <si>
     <t>7:29</t>
   </si>
   <si>
     <t>PHI 15</t>
   </si>
   <si>
     <t>(7:30) Extra point GOOD by 11-Paul Rundle. BOS 7 PHI 7</t>
   </si>
   <si>
     <t>#17 Milton Owens - QB</t>
   </si>
   <si>
-    <t>#93 John Farnsworth - WLB</t>
+    <t>#98 John Farnsworth - WLB</t>
   </si>
   <si>
     <t>(7:30) 11-Paul Rundle kicks 70 yards from BOS 35 to PHI -5. Touchback.</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-PHI 25 (7:30) 34-Philip Smith ran to PHI 35 for 10 yards. Tackle by 37-John Cohen.</t>
   </si>
   <si>
     <t>6:56</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-PHI 35 (6:55) 30-Matthew Schmitt ran to PHI 37 for 1 yards. Tackle by 94-Brett Pecoraro.</t>
   </si>
@@ -1223,51 +1223,51 @@
   <si>
     <t>3:01</t>
   </si>
   <si>
     <t>1-10-PHI 27 (3:02) 22-John Ford ran to PHI 18 for 9 yards. Tackle by 46-Brian Armstrong. BOS 20-George Blandon was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#64 David Gray - DT</t>
   </si>
   <si>
     <t>2:28</t>
   </si>
   <si>
     <t>2-1-PHI 18 (2:27) 2-Wallace Moore sacked at PHI 25 for -7 yards (95-William Napoleon). Sack allowed by 52-Christopher Wright. BOS 72-Michael Ward was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>3-8-PHI 25 (2:00) 2-Wallace Moore pass Pass knocked down by 32-Mark Hove. incomplete, intended for 85-James Buford.</t>
   </si>
   <si>
-    <t>#91 Eugene Davis - MLB</t>
+    <t>#96 Eugene Davis - MLB</t>
   </si>
   <si>
     <t>1:56</t>
   </si>
   <si>
     <t>4-8-PHI 25 (1:56) 11-Paul Rundle 43 yard field goal is GOOD. BOS 10 PHI 17</t>
   </si>
   <si>
     <t>1:52</t>
   </si>
   <si>
     <t>(1:53) 11-Paul Rundle kicks 62 yards from BOS 35 to PHI 3. 15-David Rodriquez to PHI 35 for 33 yards. Tackle by 11-Paul Rundle.</t>
   </si>
   <si>
     <t>#13 Tim Moore - WR</t>
   </si>
   <si>
     <t>1:47</t>
   </si>
   <si>
     <t>1-10-PHI 35 (1:48) 30-Matthew Schmitt ran to PHI 37 for 2 yards. Tackle by 94-Brett Pecoraro. PHI 70-Arturo Ammerman was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#86 John Reddy - WR</t>
   </si>
@@ -1859,51 +1859,51 @@
   <si>
     <t>1:01</t>
   </si>
   <si>
     <t>1-10-PHI 49 (1:02) 2-Wallace Moore pass complete to 87-Nathan Murrell to PHI 43 for 6 yards. Tackle by 59-Joseph Tarver. PENALTY - Holding (BOS 58-Joseph Vermillion)</t>
   </si>
   <si>
     <t>0:59</t>
   </si>
   <si>
     <t>BOS 41</t>
   </si>
   <si>
     <t>Singleback Normal All Go</t>
   </si>
   <si>
     <t>1-20-BOS 41 (1:00) 2-Wallace Moore sacked at BOS 31 for -11 yards (56-Norman Veilleux)</t>
   </si>
   <si>
     <t>I Formation Normal Strong Flood</t>
   </si>
   <si>
     <t>2-31-BOS 31 (0:40) 2-Wallace Moore pass complete to 22-John Ford to BOS 41 for 10 yards. Tackle by 90-Christopher Thomas. PHI 52-Scott Reid was injured on the play.</t>
   </si>
   <si>
-    <t>#88 Albert Dietrich - WR</t>
+    <t>#81 Albert Dietrich - WR</t>
   </si>
   <si>
     <t>0:20</t>
   </si>
   <si>
     <t>3-20-BOS 41 (0:19) 2-Wallace Moore pass complete to 87-Nathan Murrell to BOS 48 for 7 yards. Tackle by 59-Joseph Tarver. Nice job by 87-Nathan Murrell on that route to lose his coverage.</t>
   </si>
   <si>
     <t>End of fourth quarter.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>