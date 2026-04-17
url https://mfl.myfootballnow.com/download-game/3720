--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -485,51 +485,51 @@
   <si>
     <t>13:32</t>
   </si>
   <si>
     <t>N.O 40</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-N.O 40 (13:33) 5-Daniel Fuhr pass complete to 15-Downtown Jameson to N.O 25 for 15 yards. Tackle by 32-Billy McKenzie.</t>
   </si>
   <si>
     <t>#5 Daniel Fuhr - QB</t>
   </si>
   <si>
     <t>#83 Stanley Vazquez - WR</t>
   </si>
   <si>
     <t>#37 William Phipps - FB</t>
   </si>
   <si>
-    <t>#86 Joshua Rohr - TE</t>
+    <t>#89 Joshua Rohr - TE</t>
   </si>
   <si>
     <t>#82 James Jones - WR</t>
   </si>
   <si>
     <t>#15 Downtown Jameson - WR</t>
   </si>
   <si>
     <t>#69 Chad Powers - LT</t>
   </si>
   <si>
     <t>#74 Willie Fernandez - LG</t>
   </si>
   <si>
     <t>#65 Andre Andrade - C</t>
   </si>
   <si>
     <t>#73 Joe Bullock - RG</t>
   </si>
   <si>
     <t>#60 Malcolm Lipman - RT</t>
   </si>
   <si>
     <t>#87 Thomas Davis - LDE</t>
   </si>
@@ -539,51 +539,51 @@
   <si>
     <t>#66 James Hill - SLB</t>
   </si>
   <si>
     <t>#1 Dennis Bayliss - MLB</t>
   </si>
   <si>
     <t>#17 Steven Smith - SS</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>N.O 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-N.O 25 (12:58) 15-Downtown Jameson ran to N.O 15 for 10 yards. Tackle by 17-Steven Smith.</t>
   </si>
   <si>
-    <t>#81 Rodrick Pillman - WR</t>
+    <t>#88 Rodrick Pillman - WR</t>
   </si>
   <si>
     <t>#68 Joe Manning - RG</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
     <t>N.O 15</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-N.O 15 (12:19) 5-Daniel Fuhr pass Pass knocked down by 96-Ronald Trevino. incomplete, intended for 17-Richard Harris.</t>
   </si>
   <si>
     <t>#25 Joshua Allensworth - WR</t>
   </si>
   <si>
     <t>#17 Richard Harris - WR</t>
   </si>
@@ -620,51 +620,51 @@
   <si>
     <t>#66 Travis Wenger - LG</t>
   </si>
   <si>
     <t>#55 Eric Denning - LDE</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(11:32) Extra point GOOD by 4-Bradford Pettus. N.O 97-Michael Jefferson was injured on the play. He looks like he should be able to return. E.P 7 N.O 0</t>
   </si>
   <si>
     <t>#2 Jaime Atkinson - P</t>
   </si>
   <si>
     <t>#72 John Elliott - RT</t>
   </si>
   <si>
-    <t>#78 Zack Martin - C</t>
+    <t>#63 Zack Martin - C</t>
   </si>
   <si>
     <t>#71 Kenneth Murray - C</t>
   </si>
   <si>
     <t>#91 Ivan Watters - WLB</t>
   </si>
   <si>
     <t>#97 Michael Jefferson - DT</t>
   </si>
   <si>
     <t>(11:32) 4-Bradford Pettus kicks 72 yards from E.P 35 to N.O -7. 42-Kevin Schindler to N.O 26 for 33 yards. Tackle by 96-Nicholas Schneider.</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
     <t>N.O 26</t>
   </si>
   <si>
     <t>1-10-N.O 26 (11:27) 20-John Culbertson ran to N.O 27 for 1 yards. Tackle by 59-Robert Johnson. E.P 92-Sackum Again was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>Timeout N.O</t>
   </si>