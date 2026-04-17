--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -290,66 +290,66 @@
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 18-Zachary Duty kicks 75 yards from HOU 35 to MIA -10. Touchback.</t>
   </si>
   <si>
     <t>#47 Paul Jackson - RB</t>
   </si>
   <si>
     <t>#35 Joseph Cleveland - CB</t>
   </si>
   <si>
     <t>#27 Luke Layden - CB</t>
   </si>
   <si>
-    <t>#77 Philip Bryant - DT</t>
+    <t>#54 Philip Bryant - DT</t>
   </si>
   <si>
     <t>#28 William Richardson - FS</t>
   </si>
   <si>
     <t>#24 Randy Nelson - CB</t>
   </si>
   <si>
     <t>#93 Mark Kirkland - WLB</t>
   </si>
   <si>
     <t>#95 Michael Denson - LDE</t>
   </si>
   <si>
-    <t>#96 Bruce Waddington - LDE</t>
+    <t>#53 Bruce Waddington - LDE</t>
   </si>
   <si>
     <t>#91 Michael Rivera - MLB</t>
   </si>
   <si>
     <t>#92 Robert Hartzog - DT</t>
   </si>
   <si>
     <t>#18 Zachary Duty - K</t>
   </si>
   <si>
     <t>MIA</t>
   </si>
   <si>
     <t>MIA 25</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-MIA 25 (15:00) 34-Joe Windham ran to MIA 28 for 3 yards. Tackle by 75-Stanley Ullery.</t>
   </si>
@@ -446,120 +446,120 @@
   <si>
     <t>#10 George Pickens - WR</t>
   </si>
   <si>
     <t>#93 Jonathan Lawson - MLB</t>
   </si>
   <si>
     <t>#23 Lucas Roberts - FS</t>
   </si>
   <si>
     <t>13:46</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-MIA 27 (13:47) 18-Daniel Epperson punts 46 yards to HOU 27. Fair Catch by 30-Robert Sweet.</t>
   </si>
   <si>
     <t>#18 Daniel Epperson - P</t>
   </si>
   <si>
-    <t>#78 Michael Smith - LG</t>
+    <t>#73 Michael Smith - LG</t>
   </si>
   <si>
     <t>#30 Robert Sweet - RB</t>
   </si>
   <si>
     <t>#56 Jay Roy - MLB</t>
   </si>
   <si>
     <t>#45 William Hashimoto - FS</t>
   </si>
   <si>
     <t>#51 Robert Gregory - SLB</t>
   </si>
   <si>
     <t>#58 John McCarthy - RT</t>
   </si>
   <si>
     <t>#54 Dennis Crandall - LT</t>
   </si>
   <si>
     <t>#57 Allen Nurse - RG</t>
   </si>
   <si>
     <t>#71 Gordon Luna - RDE</t>
   </si>
   <si>
     <t>#68 Marvin Jaramillo - DT</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>HOU 27</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-HOU 27 (13:41) 11-Raymond Stout pass complete to 89-Eric Hintz to HOU 33 for 6 yards. Tackle by 35-Joseph Cleveland.</t>
   </si>
   <si>
-    <t>#11 Raymond Stout - QB</t>
+    <t>#10 Raymond Stout - QB</t>
   </si>
   <si>
     <t>#89 Eric Hintz - TE</t>
   </si>
   <si>
     <t>#85 Troy Whitley - WR</t>
   </si>
   <si>
     <t>#85 Paul Pick - WR</t>
   </si>
   <si>
     <t>#16 Bobby Jones - WR</t>
   </si>
   <si>
     <t>#63 Gregory Menard - LT</t>
   </si>
   <si>
     <t>#74 Nicholas Turner - LG</t>
   </si>
   <si>
     <t>#63 Ronald Thrasher - C</t>
   </si>
   <si>
-    <t>#1 Daniel Contreras - RT</t>
+    <t>#1 Daniel Contreras - RG</t>
   </si>
   <si>
     <t>#60 Terry Dyer - RT</t>
   </si>
   <si>
     <t>#54 Michael Stubbs - RDE</t>
   </si>
   <si>
     <t>#5 Billy Smith - CB</t>
   </si>
   <si>
     <t>#25 Max Perez - SS</t>
   </si>
   <si>
     <t>#3 Joseph Ochoa - FS</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>HOU 33</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
@@ -701,51 +701,51 @@
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>1-10-HOU 39 (7:22) 34-Joe Windham ran to HOU 36 for 3 yards. Tackle by 91-Albert Shelton.</t>
   </si>
   <si>
     <t>6:49</t>
   </si>
   <si>
     <t>HOU 36</t>
   </si>
   <si>
     <t>2-7-HOU 36 (6:48) 14-Stewart Sacco pass Pass knocked down by 44-Gary Williams. incomplete, intended for 84-Cecil Scott.</t>
   </si>
   <si>
     <t>6:43</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>3-7-HOU 36 (6:44) 14-Stewart Sacco pass complete to 34-Joe Windham to HOU 31 for 5 yards. Tackle by 91-Albert Shelton.</t>
   </si>
   <si>
-    <t>#13 Percy Navarro - WR</t>
+    <t>#17 Percy Navarro - WR</t>
   </si>
   <si>
     <t>6:07</t>
   </si>
   <si>
     <t>HOU 31</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-2-HOU 31 (6:06) 2-Henry Powers 49 yard field goal is GOOD. MIA 3 HOU 0</t>
   </si>
   <si>
     <t>#8 Barry Concannon - QB</t>
   </si>
   <si>
     <t>#2 Henry Powers - K</t>
   </si>
   <si>
     <t>#82 Omar Lindsey - TE</t>
   </si>
@@ -1274,51 +1274,51 @@
   <si>
     <t>1-10-MIA 26 (12:52) 26-Benjamin Ward ran to MIA 27 for -1 yards. Tackle by 52-Timothy Sims.</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>2-11-MIA 27 (12:16) 30-Robert Sweet ran to MIA 26 for 1 yards. Tackle by 93-Mark Kirkland.</t>
   </si>
   <si>
     <t>11:44</t>
   </si>
   <si>
     <t>3-10-MIA 26 (11:43) 30-Robert Sweet ran to MIA 27 for -1 yards. Tackle by 93-Mark Kirkland.</t>
   </si>
   <si>
     <t>11:02</t>
   </si>
   <si>
     <t>4-11-MIA 27 (11:01) 18-Zachary Duty 45 yard field goal is GOOD. MIA 9 HOU 3</t>
   </si>
   <si>
     <t>#7 Howard Stiner - QB</t>
   </si>
   <si>
-    <t>#94 Victor Herbert - SLB</t>
+    <t>#55 Victor Herbert - SLB</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
   <si>
     <t>(10:57) 18-Zachary Duty kicks 70 yards from HOU 35 to MIA -5. 47-Paul Jackson to MIA 21 for 26 yards. Tackle by 44-Gary Williams.</t>
   </si>
   <si>
     <t>10:52</t>
   </si>
   <si>
     <t>MIA 21</t>
   </si>
   <si>
     <t>1-10-MIA 21 (10:53) 34-Joe Windham ran to MIA 21 for a short loss. Tackle by 91-Albert Shelton.</t>
   </si>
   <si>
     <t>10:18</t>
   </si>
   <si>
     <t>3-4 Normal OLBs Blitz</t>
   </si>
   <si>
     <t>2-10-MIA 21 (10:17) 14-Stewart Sacco pass complete to 82-Omar Lindsey to MIA 26 for 5 yards. Tackle by 40-Frank Brack. 82-Omar Lindsey did some fancy footwork there.</t>
   </si>