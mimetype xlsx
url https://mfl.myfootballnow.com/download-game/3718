--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -347,51 +347,51 @@
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-L.V 25 (15:00) 39-James Sotelo ran to L.V 25 for a short loss. Tackle by 45-Philip Clark.</t>
   </si>
   <si>
     <t>#16 Garry Griggs - QB</t>
   </si>
   <si>
     <t>#39 James Sotelo - RB</t>
   </si>
   <si>
     <t>#87 Alden Wilder - WR</t>
   </si>
   <si>
     <t>#21 David Bell - RB</t>
   </si>
   <si>
     <t>#85 Jeff Suarez - TE</t>
   </si>
   <si>
-    <t>#81 David Marcus - TE</t>
+    <t>#89 David Marcus - TE</t>
   </si>
   <si>
     <t>#65 Robert Brown - LT</t>
   </si>
   <si>
     <t>#60 Larry Davis - LG</t>
   </si>
   <si>
     <t>#68 Bill Drayton - C</t>
   </si>
   <si>
     <t>#58 Carl Maynard - RG</t>
   </si>
   <si>
     <t>#79 Aurelio Ford - RT</t>
   </si>
   <si>
     <t>#9 Randy Whitlock - LDE</t>
   </si>
   <si>
     <t>#76 Jerry Colbert - LDE</t>
   </si>
   <si>
     <t>#92 Jose Valentine - DT</t>
   </si>
@@ -512,162 +512,162 @@
   <si>
     <t>TOR 41</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Under Wide Line</t>
   </si>
   <si>
     <t>2-8-TOR 41 (11:16) 16-Garry Griggs pass Pass knocked down by 45-Philip Clark. incomplete, intended for 85-Jeff Suarez.</t>
   </si>
   <si>
     <t>11:12</t>
   </si>
   <si>
     <t>Singleback Empty 4 Slot Crosses</t>
   </si>
   <si>
     <t>Dime Normal 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-8-TOR 41 (11:13) 16-Garry Griggs pass INTERCEPTED by 45-Philip Clark at TOR 34. 45-Philip Clark to TOR 34 for -0 yards. Tackle by 88-Bernard Milligan.</t>
   </si>
   <si>
-    <t>#10 Jimmy Moser - WR</t>
-[...2 lines deleted...]
-    <t>#41 Richard Bailey - CB</t>
+    <t>#81 Jimmy Moser - WR</t>
+  </si>
+  <si>
+    <t>#35 Richard Bailey - CB</t>
   </si>
   <si>
     <t>11:07</t>
   </si>
   <si>
     <t>TOR 34</t>
   </si>
   <si>
     <t>Singleback Slot Strong Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-TOR 34 (11:08) 7-Robert Howe pass complete to 1-Edwin Potter to TOR 33 for -1 yards. Tackle by 40-James Ackerman.</t>
   </si>
   <si>
     <t>#7 Robert Howe - QB</t>
   </si>
   <si>
     <t>#1 Edwin Potter - RB</t>
   </si>
   <si>
     <t>#8 Edgar Ruiz - TE</t>
   </si>
   <si>
     <t>#10 Ryan Sims - WR</t>
   </si>
   <si>
-    <t>#13 Steve Vincent - WR</t>
+    <t>#81 Steve Vincent - WR</t>
   </si>
   <si>
     <t>#85 Travis Walton - WR</t>
   </si>
   <si>
     <t>#79 Daniel George - LT</t>
   </si>
   <si>
     <t>#67 Thomas Solis - LG</t>
   </si>
   <si>
     <t>#61 Dale Cromer - C</t>
   </si>
   <si>
     <t>#59 Antonio Davidson - RG</t>
   </si>
   <si>
     <t>#69 Randy Windham - RT</t>
   </si>
   <si>
     <t>#99 Kenneth Schutte - LDE</t>
   </si>
   <si>
     <t>#97 James Raymond - MLB</t>
   </si>
   <si>
-    <t>#41 Vincent Mattison - CB</t>
+    <t>#22 Vincent Mattison - CB</t>
   </si>
   <si>
     <t>#1 John Kinley - SS</t>
   </si>
   <si>
     <t>10:24</t>
   </si>
   <si>
     <t>TOR 33</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-11-TOR 33 (10:23) 1-Edwin Potter ran to TOR 35 for 2 yards. Tackle by 99-Chris Castleberry.</t>
   </si>
   <si>
     <t>9:40</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>3-8-TOR 35 (9:39) 7-Robert Howe pass Pass knocked down by 54-James Stjohn. incomplete, intended for 8-Edgar Ruiz.</t>
   </si>
   <si>
     <t>9:35</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-TOR 35 (9:36) 12-John Turner punts 45 yards to L.V 19. Fair Catch by 81-Mark Ponder.</t>
   </si>
   <si>
     <t>#12 John Turner - P</t>
   </si>
   <si>
     <t>#68 James Leppert - C</t>
   </si>
   <si>
     <t>#54 Scott Huddleston - LG</t>
   </si>
   <si>
-    <t>#51 Wayne Clayton - FS</t>
+    <t>#51 Wayne Clayton - CB</t>
   </si>
   <si>
     <t>9:29</t>
   </si>
   <si>
     <t>L.V 19</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-L.V 19 (9:30) 16-Garry Griggs pass Pass knocked down by 21-Stan Brown. incomplete, intended for 88-Bernard Milligan.</t>
   </si>
   <si>
     <t>9:26</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Corner Post</t>
   </si>
   <si>
     <t>2-10-L.V 19 (9:27) 16-Garry Griggs sacked at L.V 11 for -9 yards (92-Jose Valentine). Sack allowed by 58-Carl Maynard.</t>
   </si>
@@ -1364,96 +1364,96 @@
   <si>
     <t>1:09</t>
   </si>
   <si>
     <t>(1:10) 18-Douglas Wade kicks 75 yards from TOR 35 to L.V -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-L.V 25 (1:10) 39-James Sotelo ran to L.V 25 for a short loss. Tackle by 19-Gregory Henderson.</t>
   </si>
   <si>
     <t>0:26</t>
   </si>
   <si>
     <t>2-10-L.V 25 (0:25) 39-James Sotelo ran to L.V 26 for 2 yards. Tackle by 92-Jose Valentine.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 6-Justin Wright kicks 74 yards from L.V 35 to TOR -9. Touchback.</t>
   </si>
   <si>
     <t>#35 Gerald Clay - MLB</t>
   </si>
   <si>
-    <t>#37 John Long - FS</t>
+    <t>#40 John Long - FS</t>
   </si>
   <si>
     <t>#6 Justin Wright - K</t>
   </si>
   <si>
     <t>TOR 25</t>
   </si>
   <si>
     <t>1-10-TOR 25 (15:00) 1-Edwin Potter ran to TOR 27 for 2 yards. Tackle by 71-Eric Boyer.</t>
   </si>
   <si>
     <t>TOR 27</t>
   </si>
   <si>
     <t>2-8-TOR 27 (14:26) 1-Edwin Potter ran to TOR 28 for 1 yards. Tackle by 97-James Raymond.</t>
   </si>
   <si>
     <t>13:54</t>
   </si>
   <si>
     <t>TOR 28</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-7-TOR 28 (13:53) 1-Edwin Potter ran to TOR 34 for 5 yards. Tackle by 97-James Raymond.</t>
   </si>
   <si>
     <t>13:09</t>
   </si>
   <si>
     <t>4-1-TOR 34 (13:08) 12-John Turner punts 53 yards to L.V 13.</t>
   </si>
   <si>
     <t>L.V 13</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-L.V 13 (12:57) 16-Garry Griggs pass complete to 10-Jimmy Moser to L.V 17 for 4 yards. Tackle by 41-Richard Bailey.</t>
   </si>
   <si>
-    <t>#43 Charles Dawson - SS</t>
+    <t>#43 Charles Dawson - CB</t>
   </si>
   <si>
     <t>L.V 17</t>
   </si>
   <si>
     <t>2-6-L.V 17 (12:20) 39-James Sotelo ran to L.V 23 for 6 yards. Tackle by 47-Albert Bruce.</t>
   </si>
   <si>
     <t>3-1-L.V 23 (11:42) 21-David Bell ran to L.V 28 for 5 yards. Tackle by 9-Randy Whitlock.</t>
   </si>
   <si>
     <t>11:00</t>
   </si>
   <si>
     <t>1-10-L.V 28 (10:59) 39-James Sotelo ran to L.V 33 for 5 yards. Tackle by 19-Gregory Henderson. L.V 39-James Sotelo was injured on the play.</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
   <si>
     <t>L.V 33</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>