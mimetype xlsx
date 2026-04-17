--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -359,66 +359,66 @@
   <si>
     <t>#28 Stan Cawthon - FB</t>
   </si>
   <si>
     <t>#15 James Miller - WR</t>
   </si>
   <si>
     <t>#88 Brian Jones - WR</t>
   </si>
   <si>
     <t>#71 David Parker - LG</t>
   </si>
   <si>
     <t>#69 Dick Head - LG</t>
   </si>
   <si>
     <t>#73 Troy Wellman - C</t>
   </si>
   <si>
     <t>#50 Dustin Granados - LG</t>
   </si>
   <si>
     <t>#79 Charles Daniel - RT</t>
   </si>
   <si>
-    <t>#97 Allen Griffin - LDE</t>
+    <t>#94 Allen Griffin - LDE</t>
   </si>
   <si>
     <t>#79 Robert Rose - DT</t>
   </si>
   <si>
     <t>#90 Wesley Strong - RDE</t>
   </si>
   <si>
     <t>#52 Rick Brumfield - SLB</t>
   </si>
   <si>
     <t>#53 Ronald Anderson - MLB</t>
   </si>
   <si>
-    <t>#58 Jamel Hills - WLB</t>
+    <t>#98 Jamel Hills - WLB</t>
   </si>
   <si>
     <t>#40 Emerson Kelly - CB</t>
   </si>
   <si>
     <t>#47 Robert Underwood - CB</t>
   </si>
   <si>
     <t>#28 Felipe Winslow - CB</t>
   </si>
   <si>
     <t>#43 Clifford Tate - SS</t>
   </si>
   <si>
     <t>#22 Gary Eder - FS</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>DET 29</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
@@ -572,75 +572,75 @@
   <si>
     <t>T.B 8</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>1-10-T.B 8 (10:05) 21-Paul Johnson ran to T.B 17 for 9 yards. Tackle by 25-Dennis Lopez. PENALTY - Holding (T.B 30-Robert McClelland)</t>
   </si>
   <si>
     <t>#8 Ryan Jones - QB</t>
   </si>
   <si>
     <t>#30 Robert McClelland - FB</t>
   </si>
   <si>
     <t>#81 Joel Marion - TE</t>
   </si>
   <si>
     <t>#13 Carl Sizemore - WR</t>
   </si>
   <si>
-    <t>#18 Brett Winkler - WR</t>
-[...2 lines deleted...]
-    <t>#64 Mike Pedersen - LT</t>
+    <t>#88 Brett Winkler - WR</t>
+  </si>
+  <si>
+    <t>#78 Mike Pedersen - LT</t>
   </si>
   <si>
     <t>#60 Michael Martin - LG</t>
   </si>
   <si>
     <t>#62 Christopher Escobar - C</t>
   </si>
   <si>
     <t>#71 Edgar Pfister - RG</t>
   </si>
   <si>
     <t>#70 Mark Williams - RT</t>
   </si>
   <si>
     <t>#65 Jeffrey Wetter - DT</t>
   </si>
   <si>
     <t>#57 Joshua Franklin - RDE</t>
   </si>
   <si>
-    <t>#58 Dennis Holder - WLB</t>
+    <t>#98 Dennis Holder - WLB</t>
   </si>
   <si>
     <t>#96 Jeremy Wilson - MLB</t>
   </si>
   <si>
     <t>#43 Lonnie Gillespie - CB</t>
   </si>
   <si>
     <t>#42 Willie Southard - SS</t>
   </si>
   <si>
     <t>10:01</t>
   </si>
   <si>
     <t>T.B 7</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-T.B 7 (10:02) 21-Paul Johnson ran to T.B 17 for 10 yards. Tackle by 43-Lonnie Gillespie.</t>
   </si>
@@ -662,51 +662,51 @@
   <si>
     <t>2-1-T.B 17 (9:17) 21-Paul Johnson ran to T.B 16 for -1 yards. Tackle by 57-Joshua Franklin.</t>
   </si>
   <si>
     <t>8:36</t>
   </si>
   <si>
     <t>T.B 16</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>3-2-T.B 16 (8:35) 21-Paul Johnson ran to T.B 17 for 1 yards. Tackle by 76-Alex Colucci. 62-Christopher Escobar totally missed that block.</t>
   </si>
   <si>
     <t>7:57</t>
   </si>
   <si>
     <t>4-1-T.B 17 (7:56) 2-Saul Campbell punts 46 yards to DET 37. Fair Catch by 87-Robert Porter.</t>
   </si>
   <si>
     <t>#2 Saul Campbell - P</t>
   </si>
   <si>
-    <t>#72 Chad Wright - LT</t>
+    <t>#62 Chad Wright - LT</t>
   </si>
   <si>
     <t>#64 Dewey Laura - RDE</t>
   </si>
   <si>
     <t>7:48</t>
   </si>
   <si>
     <t>DET 37</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>1-10-DET 37 (7:49) 15-Robert Barber pass complete to 88-Brian Jones to DET 47 for 11 yards. Tackle by 47-Robert Underwood. T.B 95-Thomas Meyer was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:16</t>
   </si>
   <si>
     <t>DET 47</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
@@ -1544,51 +1544,51 @@
   <si>
     <t>1-10-DET 37 (14:18) 15-Robert Barber pass complete to 82-Lawrence Brayton to T.B 45 for 17 yards. Tackle by 52-Rick Brumfield. Pressure by 53-Ronald Anderson.</t>
   </si>
   <si>
     <t>#91 Roy Souza - MLB</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>T.B 45</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>1-10-T.B 45 (13:28) 15-Robert Barber pass Pass knocked down by 28-Felipe Winslow. incomplete, intended for 88-Brian Jones.</t>
   </si>
   <si>
     <t>13:24</t>
   </si>
   <si>
     <t>2-10-T.B 45 (13:25) 38-Joe Evans ran to T.B 46 for a short loss. Tackle by 91-Roy Souza.</t>
   </si>
   <si>
-    <t>#89 James Clark - TE</t>
+    <t>#80 James Clark - TE</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>3-10-T.B 46 (12:44) 15-Robert Barber pass complete to 81-Robert Chapman to T.B 39 for 6 yards. Tackle by 52-Rick Brumfield.</t>
   </si>
   <si>
     <t>4-4-T.B 39 (12:06) 10-Tomas Crisp punts 32 yards to T.B 7. Fair Catch by 21-Paul Johnson.</t>
   </si>
   <si>
     <t>11:58</t>
   </si>
   <si>
     <t>1-10-T.B 7 (11:59) 8-Ryan Jones pass Pass knocked down by 43-Lonnie Gillespie. incomplete, intended for 81-Joel Marion.</t>
   </si>
   <si>
     <t>11:55</t>
   </si>
   <si>
     <t>2-10-T.B 7 (11:56) 8-Ryan Jones pass complete to 13-Carl Sizemore to DET 44 for 49 yards. Tackle by 22-Walter Clark. Great move by 13-Carl Sizemore to get free of his coverage.</t>
   </si>
   <si>
     <t>11:12</t>
   </si>