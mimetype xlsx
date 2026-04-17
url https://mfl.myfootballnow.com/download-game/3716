--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -287,147 +287,147 @@
   <si>
     <t>HEW has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>ATL</t>
   </si>
   <si>
     <t>ATL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-Larry Herrera kicks 75 yards from ATL 35 to HEW -10. Touchback.</t>
   </si>
   <si>
     <t>#28 Michael Grayson - RB</t>
   </si>
   <si>
     <t>#56 Jeremy Caswell - MLB</t>
   </si>
   <si>
-    <t>#70 Lynn Kettler - DT</t>
+    <t>#60 Lynn Kettler - DT</t>
   </si>
   <si>
     <t>#97 Robert Riser - MLB</t>
   </si>
   <si>
-    <t>#79 John Clayton - LDE</t>
+    <t>#99 John Clayton - LDE</t>
   </si>
   <si>
     <t>#61 Bryan Gulledge - RDE</t>
   </si>
   <si>
     <t>#30 Clarence Cooper - CB</t>
   </si>
   <si>
-    <t>#98 Carl Owen - LDE</t>
+    <t>#71 Carl Owen - LDE</t>
   </si>
   <si>
     <t>#52 Tommy Smith - WLB</t>
   </si>
   <si>
-    <t>#26 Jerry McLaughlin - FS</t>
-[...2 lines deleted...]
-    <t>#86 Stephen Young - WR</t>
+    <t>#36 Jerry McLaughlin - FS</t>
+  </si>
+  <si>
+    <t>#86 Stephen Young - RB</t>
   </si>
   <si>
     <t>#5 Larry Herrera - K</t>
   </si>
   <si>
     <t>HEW</t>
   </si>
   <si>
     <t>HEW 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-HEW 25 (15:00) 36-Robert Peery ran to HEW 26 for 1 yards. Tackle by 90-Kyle Baltimore.</t>
   </si>
   <si>
     <t>#5 Lawrence Allen - QB</t>
   </si>
   <si>
     <t>#36 Robert Peery - RB</t>
   </si>
   <si>
     <t>#34 Tyler Sanches - FB</t>
   </si>
   <si>
-    <t>#85 Arthur Logston - TE</t>
+    <t>#82 Arthur Logston - TE</t>
   </si>
   <si>
     <t>#11 George Harper - WR</t>
   </si>
   <si>
-    <t>#17 Charles Green - WR</t>
+    <t>#82 Charles Green - WR</t>
   </si>
   <si>
     <t>#2 Tracy Cable - LT</t>
   </si>
   <si>
     <t>#62 Louis Grayson - LG</t>
   </si>
   <si>
     <t>#71 Leonard Carter - C</t>
   </si>
   <si>
     <t>#72 Darius Harvey - RG</t>
   </si>
   <si>
     <t>#76 Wayne Decker - RT</t>
   </si>
   <si>
     <t>#90 Kyle Baltimore - LDE</t>
   </si>
   <si>
     <t>#78 Danny Oviedo - DT</t>
   </si>
   <si>
     <t>#63 Darryl Anderson - DT</t>
   </si>
   <si>
     <t>#72 Edward Garza - RDE</t>
   </si>
   <si>
-    <t>#93 Brian Wilkerson - SLB</t>
+    <t>#52 Brian Wilkerson - SLB</t>
   </si>
   <si>
     <t>#57 Oscar Hiatt - MLB</t>
   </si>
   <si>
-    <t>#97 Jack Miley - WLB</t>
+    <t>#92 Jack Miley - LDE</t>
   </si>
   <si>
     <t>#38 Cecil Ouellette - CB</t>
   </si>
   <si>
     <t>#43 Fernando Dixon - CB</t>
   </si>
   <si>
     <t>#24 Mark Hebert - SS</t>
   </si>
   <si>
     <t>#37 Frank Klein - FS</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>HEW 26</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>2-9-HEW 26 (14:24) 5-Lawrence Allen pass complete to 34-Tyler Sanches to HEW 31 for 5 yards. Tackle by 93-Brian Wilkerson.</t>
   </si>