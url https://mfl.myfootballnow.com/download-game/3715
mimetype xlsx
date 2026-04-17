--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -311,156 +311,156 @@
   <si>
     <t>#21 Michael Cohen - CB</t>
   </si>
   <si>
     <t>#22 Timothy Oneal - FS</t>
   </si>
   <si>
     <t>#96 Booker Gross - WLB</t>
   </si>
   <si>
     <t>#50 Larry Regan - MLB</t>
   </si>
   <si>
     <t>#36 Cory Borton - CB</t>
   </si>
   <si>
     <t>#77 William Darby - RDE</t>
   </si>
   <si>
     <t>#91 Javier Clardy - LDE</t>
   </si>
   <si>
     <t>#93 Jeffrey Browne - LDE</t>
   </si>
   <si>
-    <t>#70 Louis Malcolm - DT</t>
+    <t>#61 Louis Malcolm - DT</t>
   </si>
   <si>
     <t>#1 Harold Pease - K</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>POR 25</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>
   <si>
     <t>1-10-POR 25 (15:00) 7-Cory Hornyak pass incomplete, dropped by 89-William Chinn.</t>
   </si>
   <si>
     <t>#7 Cory Hornyak - QB</t>
   </si>
   <si>
     <t>#89 William Chinn - TE</t>
   </si>
   <si>
     <t>#85 John Fowler - WR</t>
   </si>
   <si>
-    <t>#19 Robert Pusey - WR</t>
+    <t>#10 Robert Pusey - WR</t>
   </si>
   <si>
     <t>#80 Bradley Ross - WR</t>
   </si>
   <si>
     <t>#76 Gary Cooper - LT</t>
   </si>
   <si>
     <t>#64 Edward McMillian - LG</t>
   </si>
   <si>
     <t>#57 Raymond Bradley - C</t>
   </si>
   <si>
     <t>#63 Aaron Pritchard - RG</t>
   </si>
   <si>
     <t>#74 Howard Mills - RT</t>
   </si>
   <si>
     <t>#57 Joshua Oliver - LDE</t>
   </si>
   <si>
     <t>#92 Edward Quintana - DT</t>
   </si>
   <si>
-    <t>#74 Mathew Riddle - DT</t>
+    <t>#91 Mathew Riddle - DT</t>
   </si>
   <si>
     <t>#79 Tom Meurer - RDE</t>
   </si>
   <si>
     <t>#51 Willie Clayton - MLB</t>
   </si>
   <si>
     <t>#59 Pedro Roy - WLB</t>
   </si>
   <si>
     <t>#28 Johnny Henry - CB</t>
   </si>
   <si>
     <t>#48 Bruce Robinson - CB</t>
   </si>
   <si>
     <t>#31 Richard Ott - CB</t>
   </si>
   <si>
     <t>#27 Mark Chase - SS</t>
   </si>
   <si>
     <t>#39 Jim Westman - FS</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-10-POR 25 (14:56) (Hot Read) 7-Cory Hornyak pass incomplete, intended for 38-John Pullen. Pressure by 57-Joshua Oliver. PENALTY - Facemask (CLE 51-Willie Clayton)</t>
   </si>
   <si>
     <t>#42 Chris Boucher - FB</t>
   </si>
   <si>
     <t>#24 Bill Couch - FB</t>
   </si>
   <si>
     <t>#87 John Hurt - TE</t>
   </si>
   <si>
-    <t>#91 Shane Doherty - LDE</t>
+    <t>#96 Shane Doherty - LDE</t>
   </si>
   <si>
     <t>#56 Clyde Goins - MLB</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>POR 40</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-POR 40 (14:54) 7-Cory Hornyak pass complete to 89-William Chinn to CLE 45 for 15 yards. Tackle by 28-Johnny Henry. 89-William Chinn made a great move on the CB.</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>CLE 45</t>
   </si>
@@ -500,135 +500,135 @@
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-28-POR 36 (12:52) 7-Cory Hornyak pass complete to 38-John Pullen to POR 38 for 1 yards. Tackle by 51-Willie Clayton.</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
   <si>
     <t>POR 38</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-27-POR 38 (12:08) 16-Grover Alcala punts 49 yards to CLE 13. 34-Xavier Gayle to CLE 23 for 10 yards. Tackle by 77-William Darby.</t>
   </si>
   <si>
     <t>#16 Grover Alcala - P</t>
   </si>
   <si>
-    <t>#56 Drew Dvorak - RG</t>
+    <t>#62 Drew Dvorak - RG</t>
   </si>
   <si>
     <t>#34 Xavier Gayle - RB</t>
   </si>
   <si>
     <t>#72 Jackie Weiss - C</t>
   </si>
   <si>
     <t>#64 Robert Novello - DT</t>
   </si>
   <si>
     <t>#61 Robert Miller - C</t>
   </si>
   <si>
     <t>11:58</t>
   </si>
   <si>
     <t>CLE 23</t>
   </si>
   <si>
     <t>1-10-CLE 23 (11:59) 6-Howard Gann pass incomplete, intended for 85-Leon Ornelas. CLE 21-Todd Benoit was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#6 Howard Gann - QB</t>
   </si>
   <si>
     <t>#21 Todd Benoit - RB</t>
   </si>
   <si>
     <t>#85 Leon Ornelas - TE</t>
   </si>
   <si>
     <t>#16 Roger Schuster - WR</t>
   </si>
   <si>
-    <t>#86 Carl Hoppe - WR</t>
+    <t>#88 Carl Hoppe - WR</t>
   </si>
   <si>
     <t>#18 Paul Slater - WR</t>
   </si>
   <si>
     <t>#63 Leroy Hargis - LT</t>
   </si>
   <si>
     <t>#69 Alan Johnson - LG</t>
   </si>
   <si>
     <t>#75 Jack Pelletier - RG</t>
   </si>
   <si>
     <t>#67 Walter Vaughn - RT</t>
   </si>
   <si>
     <t>#99 Frances Vaughn - DT</t>
   </si>
   <si>
     <t>#93 Carlos London - RDE</t>
   </si>
   <si>
     <t>#94 David Smith - WLB</t>
   </si>
   <si>
     <t>#47 James Hardison - CB</t>
   </si>
   <si>
     <t>#46 Michael Smith - FS</t>
   </si>
   <si>
     <t>11:55</t>
   </si>
   <si>
     <t>Weak I Big HB Lead Toss Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-10-CLE 23 (11:56) 34-Xavier Gayle ran to CLE 26 for 3 yards. Tackle by 94-David Smith.</t>
   </si>
   <si>
-    <t>#37 James Steel - FB</t>
-[...2 lines deleted...]
-    <t>#88 Robert Wilson - TE</t>
+    <t>#42 James Steel - FB</t>
+  </si>
+  <si>
+    <t>#80 Robert Wilson - TE</t>
   </si>
   <si>
     <t>#51 Dennis Branco - DT</t>
   </si>
   <si>
     <t>11:22</t>
   </si>
   <si>
     <t>CLE 26</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>3-7-CLE 26 (11:21) 34-Xavier Gayle ran to POR 35 for 39 yards. Tackle by 22-Timothy Oneal.</t>
   </si>
   <si>
     <t>#35 Juan Alexander - FB</t>
   </si>
   <si>
     <t>10:39</t>
   </si>