--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -284,51 +284,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>SEA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>AZR</t>
   </si>
   <si>
     <t>AZR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Jake Akers kicks 74 yards from AZR 35 to SEA -9. Touchback.</t>
   </si>
   <si>
     <t>#46 Robert Guillory - RB</t>
   </si>
   <si>
-    <t>#36 Justice Hammerhead - FB</t>
+    <t>#40 Justice Hammerhead - FB</t>
   </si>
   <si>
     <t>#44 Charles Irwin - CB</t>
   </si>
   <si>
     <t>#55 Kenny Diaz - RDE</t>
   </si>
   <si>
     <t>#29 Patrick Rahm - FS</t>
   </si>
   <si>
     <t>#59 Danny Ross - LDE</t>
   </si>
   <si>
     <t>#43 Ronnie Jenkins - SS</t>
   </si>
   <si>
     <t>#64 Louis Nolan - RDE</t>
   </si>
   <si>
     <t>#92 Richard Hudson - LDE</t>
   </si>
   <si>
     <t>#58 Curtis Grady - WLB</t>
   </si>
@@ -350,51 +350,51 @@
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-SEA 25 (15:00) (Hot Read) 2-Cory Hodges pass complete to 24-Mark Becker to SEA 26 for 1 yards. Tackle by 50-Jeremy Brown. Pressure by 41-Charles Walton.</t>
   </si>
   <si>
     <t>#2 Cory Hodges - QB</t>
   </si>
   <si>
     <t>#24 Mark Becker - RB</t>
   </si>
   <si>
     <t>#36 Marc Wolverton - FB</t>
   </si>
   <si>
     <t>#83 Matthew Fernandez - TE</t>
   </si>
   <si>
     <t>#86 Scott Medina - TE</t>
   </si>
   <si>
     <t>#79 Trenton Sanders - LT</t>
   </si>
   <si>
-    <t>#69 Cody Dantzler - LG</t>
+    <t>#51 Cody Dantzler - LG</t>
   </si>
   <si>
     <t>#72 Carlos Dixon - C</t>
   </si>
   <si>
     <t>#69 Phillip Monroe - RG</t>
   </si>
   <si>
     <t>#62 Brandon Joyner - RT</t>
   </si>
   <si>
     <t>#95 Larry Paredes - LDE</t>
   </si>
   <si>
     <t>#67 Lonnie Geiger - LDE</t>
   </si>
   <si>
     <t>#50 Ronald Lankford - DT</t>
   </si>
   <si>
     <t>#56 Josue Reed - DT</t>
   </si>
   <si>
     <t>#73 Bryan Gore - RDE</t>
   </si>
@@ -509,84 +509,84 @@
   <si>
     <t>4-4-SEA 44 (11:01) 19-John Andrews punts 54 yards to AZR 2.</t>
   </si>
   <si>
     <t>#19 John Andrews - P</t>
   </si>
   <si>
     <t>#11 Gilberto Fitzpatrick - WR</t>
   </si>
   <si>
     <t>#98 Gustavo Gove - LDE</t>
   </si>
   <si>
     <t>#65 Robert Lawrence - DT</t>
   </si>
   <si>
     <t>#42 Carlos Bowden - FS</t>
   </si>
   <si>
     <t>#50 Reginald Mebane - LG</t>
   </si>
   <si>
     <t>#78 Ronald Keyser - C</t>
   </si>
   <si>
-    <t>#54 Charles Hubbard - RT</t>
+    <t>#57 Charles Hubbard - RT</t>
   </si>
   <si>
     <t>#58 James Duffy - MLB</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
   <si>
     <t>AZR 2</t>
   </si>
   <si>
     <t>I Formation 3WR FL Post</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-AZR 2 (10:52) 11-Paul Newland pass complete to 34-Jack Mazzariello to AZR 18 for 16 yards. Tackle by 43-Ronnie Jenkins.</t>
   </si>
   <si>
     <t>#11 Paul Newland - QB</t>
   </si>
   <si>
     <t>#34 Jack Mazzariello - RB</t>
   </si>
   <si>
     <t>#39 Donald Severino - FB</t>
   </si>
   <si>
-    <t>#16 Sidney Pless - WR</t>
-[...2 lines deleted...]
-    <t>#19 James Flowers - WR</t>
+    <t>#81 Sidney Pless - WR</t>
+  </si>
+  <si>
+    <t>#13 James Flowers - WR</t>
   </si>
   <si>
     <t>#74 Deandre Alexander - LT</t>
   </si>
   <si>
     <t>#62 Brian Henry - LG</t>
   </si>
   <si>
     <t>#64 Francis Mitchell - C</t>
   </si>
   <si>
     <t>#51 Nick Reynolds - RG</t>
   </si>
   <si>
     <t>#68 Russell Reed - RT</t>
   </si>
   <si>
     <t>#95 Bobby Carvalho - DT</t>
   </si>
   <si>
     <t>#74 Joseph Bell - DT</t>
   </si>
   <si>
     <t>#97 William Boyd - WLB</t>
   </si>