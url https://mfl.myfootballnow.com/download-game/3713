--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -308,51 +308,51 @@
   <si>
     <t>#52 Norman Walker - MLB</t>
   </si>
   <si>
     <t>#63 Jordan Sandoval - DT</t>
   </si>
   <si>
     <t>#20 Ray Davenport - SS</t>
   </si>
   <si>
     <t>#71 Byron McVeigh - C</t>
   </si>
   <si>
     <t>#93 Norman Uribe - LDE</t>
   </si>
   <si>
     <t>#23 Walter Ryan - CB</t>
   </si>
   <si>
     <t>#42 Thomas Wade - FS</t>
   </si>
   <si>
     <t>#69 Joseph Wyatt - LG</t>
   </si>
   <si>
-    <t>#94 Ernest Crawford - WLB</t>
+    <t>#53 Ernest Crawford - WLB</t>
   </si>
   <si>
     <t>#43 Zackary George - CB</t>
   </si>
   <si>
     <t>#9 Steven Perkins - K</t>
   </si>
   <si>
     <t>S.A</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>S.A 33</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-S.A 33 (14:55) 8-Jerry Bryant pass complete to 33-Randall Pickett to S.A 34 for a short gain. Tackle by 48-Christopher Morgan.</t>
   </si>
@@ -380,129 +380,129 @@
   <si>
     <t>#73 Paul Hughes - C</t>
   </si>
   <si>
     <t>#75 Clifton Davis - RG</t>
   </si>
   <si>
     <t>#76 Robert Baxter - RT</t>
   </si>
   <si>
     <t>#76 Charles Beall - LDE</t>
   </si>
   <si>
     <t>#98 Joseph Lawler - DT</t>
   </si>
   <si>
     <t>#66 William Adamson - DT</t>
   </si>
   <si>
     <t>#79 Robert Westbrook - RDE</t>
   </si>
   <si>
     <t>#50 Daniel Bunyard - MLB</t>
   </si>
   <si>
-    <t>#91 Dexter Rosario - WLB</t>
+    <t>#93 Dexter Rosario - WLB</t>
   </si>
   <si>
     <t>#46 Robert Volkman - CB</t>
   </si>
   <si>
     <t>#48 Christopher Morgan - CB</t>
   </si>
   <si>
     <t>#37 Karl Dubose - CB</t>
   </si>
   <si>
     <t>#31 Merrill Smith - SS</t>
   </si>
   <si>
     <t>#26 Randall Villarreal - FS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>S.A 34</t>
   </si>
   <si>
     <t>I Formation Normal HB Counter</t>
   </si>
   <si>
     <t>4-3 Normal 3 Deep LB Blitz</t>
   </si>
   <si>
     <t>2-10-S.A 34 (14:16) 33-Randall Pickett ran to S.A 32 for -2 yards. Tackle by 96-Andrew Lavelle.</t>
   </si>
   <si>
     <t>#80 Tony Otte - TE</t>
   </si>
   <si>
-    <t>#96 Andrew Lavelle - SLB</t>
+    <t>#53 Andrew Lavelle - SLB</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>S.A 32</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>3-11-S.A 32 (13:37) 8-Jerry Bryant pass incomplete, intended for 87-Alan Rogers.</t>
   </si>
   <si>
     <t>#87 Alan Rogers - TE</t>
   </si>
   <si>
     <t>13:32</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-11-S.A 32 (13:33) 16-William Graddy punts 44 yards to DAL 25. Fair Catch by 12-Elmer Pineda.</t>
   </si>
   <si>
     <t>#16 William Graddy - P</t>
   </si>
   <si>
     <t>#12 Elmer Pineda - WR</t>
   </si>
   <si>
     <t>#36 Barry Yazzie - SS</t>
   </si>
   <si>
-    <t>#93 William Brooks - MLB</t>
+    <t>#59 William Brooks - MLB</t>
   </si>
   <si>
     <t>#68 Tyrone Bradford - RG</t>
   </si>
   <si>
     <t>#67 James Frazier - LG</t>
   </si>
   <si>
     <t>#56 Raymond Deane - RT</t>
   </si>
   <si>
     <t>#67 Thomas Spahn - RT</t>
   </si>
   <si>
     <t>#79 Vincent Fitzpatrick - RG</t>
   </si>
   <si>
     <t>#52 Joe Tatum - DT</t>
   </si>
   <si>
     <t>13:25</t>
   </si>
   <si>
     <t>DAL 25</t>
   </si>
@@ -779,51 +779,51 @@
   <si>
     <t>5:25</t>
   </si>
   <si>
     <t>S.A 46</t>
   </si>
   <si>
     <t>I Formation Power Play Action Bomb</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-5-S.A 46 (5:24) 8-Jerry Bryant pass Pass knocked down by 50-Daniel Bunyard. incomplete, intended for 33-Randall Pickett.</t>
   </si>
   <si>
     <t>#77 Thomas Lafferty - LDE</t>
   </si>
   <si>
     <t>5:18</t>
   </si>
   <si>
     <t>4-5-S.A 46 (5:19) 16-William Graddy punts 40 yards to DAL 14.</t>
   </si>
   <si>
-    <t>#53 Luke Hardin - MLB</t>
+    <t>#54 Luke Hardin - MLB</t>
   </si>
   <si>
     <t>5:08</t>
   </si>
   <si>
     <t>DAL 14</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>1-10-DAL 14 (5:09) 12-Josef Smith pass complete to 10-Nathan Palmer to DAL 20 for 6 yards. Tackle by 42-Thomas Wade.</t>
   </si>
   <si>
     <t>#94 Joshua Gomez - LDE</t>
   </si>
   <si>
     <t>#40 Timothy Lewis - FS</t>
   </si>
   <si>
     <t>4:36</t>
   </si>
   <si>
     <t>DAL 20</t>
   </si>
@@ -1340,51 +1340,51 @@
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-DAL 22 (0:37) 33-Randall Pickett ran to DAL 25 for -3 yards. Tackle by 76-Charles Beall.</t>
   </si>
   <si>
     <t>0:35</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>3-12-DAL 25 (0:33) 33-Randall Pickett ran to DAL 24 for a short gain. Tackle by 76-Charles Beall.</t>
   </si>
   <si>
     <t>0:05</t>
   </si>
   <si>
     <t>DAL 24</t>
   </si>
   <si>
     <t>4-12-DAL 24 (0:04) 14-Don Lambert 41 yard field goal is GOOD. DAL 3 S.A 5</t>
   </si>
   <si>
-    <t>#14 Don Lambert - K</t>
+    <t>#4 Don Lambert - K</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>S.A 35</t>
   </si>
   <si>
     <t>(15:00) 14-Don Lambert kicks 70 yards from S.A 35 to DAL -5. 80-William Alexander to DAL 17 for 21 yards. Tackle by 43-Zackary George.</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>DAL 17</t>
   </si>
   <si>
     <t>1-10-DAL 17 (14:57) 12-Josef Smith pass complete to 37-Raymond Ross to DAL 18 for 1 yards. Tackle by 51-John White.</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>DAL 18</t>
   </si>