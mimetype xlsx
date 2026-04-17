--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -284,51 +284,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>DEN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>OAK</t>
   </si>
   <si>
     <t>OAK 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 1-Hugo Cardoza kicks 75 yards from OAK 35 to DEN -10. Touchback.</t>
   </si>
   <si>
     <t>#48 Duck Billingsworth - RB</t>
   </si>
   <si>
-    <t>#54 Richard Matherly - WLB</t>
+    <t>#97 Richard Matherly - WLB</t>
   </si>
   <si>
     <t>#59 Donovan Parker - SLB</t>
   </si>
   <si>
     <t>#45 Russell Lyons - CB</t>
   </si>
   <si>
     <t>#19 Ronnie Lott - CB</t>
   </si>
   <si>
     <t>#79 John Ford - LDE</t>
   </si>
   <si>
     <t>#56 James Howell - MLB</t>
   </si>
   <si>
     <t>#53 James Moore - MLB</t>
   </si>
   <si>
     <t>#75 Thomas Sage - RDE</t>
   </si>
   <si>
     <t>#39 Donald Doman - FS</t>
   </si>
@@ -353,60 +353,60 @@
   <si>
     <t>1-10-DEN 25 (15:00) 16-Thomas Dixon pass Pass knocked down by 58-Robert Larry. incomplete, intended for 32-Harry Stuhldreher.</t>
   </si>
   <si>
     <t>#16 Thomas Dixon - QB</t>
   </si>
   <si>
     <t>#32 Harry Stuhldreher - RB</t>
   </si>
   <si>
     <t>#49 Paul Martinez - FB</t>
   </si>
   <si>
     <t>#80 Davante Adams     - WR</t>
   </si>
   <si>
     <t>#23 Garrett Peace - TE</t>
   </si>
   <si>
     <t>#18 Machine Gun Kelly - WR</t>
   </si>
   <si>
     <t>#62 Jerome Daniel - LT</t>
   </si>
   <si>
-    <t>#66 Melvin Caverly - C</t>
+    <t>#66 Melvin Caverly - LG</t>
   </si>
   <si>
     <t>#61 Kenneth Goodloe - C</t>
   </si>
   <si>
-    <t>#50 Jeffrey Johnson - RG</t>
-[...2 lines deleted...]
-    <t>#68 Bubba Moore - LT</t>
+    <t>#69 Jeffrey Johnson - RG</t>
+  </si>
+  <si>
+    <t>#68 Bubba Moore - RT</t>
   </si>
   <si>
     <t>#93 Carlos Sturges - LDE</t>
   </si>
   <si>
     <t>#99 Sam Arney - DT</t>
   </si>
   <si>
     <t>#96 Steven Hopper - DT</t>
   </si>
   <si>
     <t>#95 Scott Macmillan - RDE</t>
   </si>
   <si>
     <t>#58 Robert Larry - MLB</t>
   </si>
   <si>
     <t>#52 Henry Romero - WLB</t>
   </si>
   <si>
     <t>#25 Alfred Evans - CB</t>
   </si>
   <si>
     <t>#27 James Cox - CB</t>
   </si>
@@ -446,90 +446,90 @@
   <si>
     <t>3-7-DEN 28 (14:10) 16-Thomas Dixon pass Pass knocked down by 24-Craig Neely. incomplete, intended for 23-Garrett Peace.</t>
   </si>
   <si>
     <t>14:07</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-DEN 28 (14:08) 1-Kevin Valdez punts 44 yards to OAK 27. Fair Catch by 30-Stephen Clifton.</t>
   </si>
   <si>
     <t>#1 Kevin Valdez - P</t>
   </si>
   <si>
     <t>#28 Over Underwood - RB</t>
   </si>
   <si>
     <t>#30 Stephen Clifton - RB</t>
   </si>
   <si>
-    <t>#23 Andre Kenworthy - CB</t>
+    <t>#47 Andre Kenworthy - CB</t>
   </si>
   <si>
     <t>#76 Charles Bowman - RT</t>
   </si>
   <si>
     <t>#54 John Artis - SLB</t>
   </si>
   <si>
     <t>#94 David Scott - DT</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>OAK 27</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>4-3 Normal Cover 2</t>
   </si>
   <si>
     <t>1-10-OAK 27 (14:01) 6-Antonio McDermott pass complete to 85-William Woodruff to OAK 34 for 7 yards. Tackle by 19-Ronnie Lott. PENALTY - Pass Interference (DEN 19-Ronnie Lott)</t>
   </si>
   <si>
     <t>#6 Antonio McDermott - QB</t>
   </si>
   <si>
     <t>#41 Jerry Segura - RB</t>
   </si>
   <si>
     <t>#49 James Billings - FB</t>
   </si>
   <si>
     <t>#85 William Woodruff - TE</t>
   </si>
   <si>
-    <t>#12 Morris Whitford - WR</t>
+    <t>#19 Morris Whitford - WR</t>
   </si>
   <si>
     <t>#78 Raymond Smithers - LT</t>
   </si>
   <si>
     <t>#67 David McCalla - LG</t>
   </si>
   <si>
     <t>#68 Matt Manning - C</t>
   </si>
   <si>
     <t>#66 Vernon Lee - RG</t>
   </si>
   <si>
     <t>#70 James Schall - RT</t>
   </si>
   <si>
     <t>#72 Armand Thornton - DT</t>
   </si>
   <si>
     <t>#74 Merlin Olsen - DT</t>
   </si>
   <si>
     <t>#40 Joseph Guerra - CB</t>
   </si>
@@ -605,51 +605,51 @@
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>3-8-DEN 47 (12:37) 6-Antonio McDermott pass complete to 12-Morris Whitford to DEN 43 for 4 yards. Tackle by 19-Ronnie Lott.</t>
   </si>
   <si>
     <t>11:59</t>
   </si>
   <si>
     <t>DEN 43</t>
   </si>
   <si>
     <t>4-4-DEN 43 (11:58) 18-Richard Malizia punts 31 yards to DEN 12. 48-Duck Billingsworth FUMBLES recovered by DEN-48-Duck Billingsworth at DEN 12. Tackle by 71-Rodney Prescott.</t>
   </si>
   <si>
     <t>#18 Richard Malizia - P</t>
   </si>
   <si>
     <t>#65 Timothy Witham - C</t>
   </si>
   <si>
     <t>#20 Leo Taylor - WR</t>
   </si>
   <si>
-    <t>#69 James Flores - LG</t>
+    <t>#50 James Flores - LG</t>
   </si>
   <si>
     <t>#71 Rodney Prescott - LT</t>
   </si>
   <si>
     <t>#73 James Gaynor - LT</t>
   </si>
   <si>
     <t>#95 Robert Erickson - RDE</t>
   </si>
   <si>
     <t>11:49</t>
   </si>
   <si>
     <t>DEN 12</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-DEN 12 (11:50) 32-Harry Stuhldreher ran to DEN 13 for 1 yards. Tackle by 29-William Freeman.</t>
   </si>
@@ -863,51 +863,51 @@
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-10-DEN 7 (3:06) 16-Thomas Dixon pass Pass knocked down by 52-Henry Romero. incomplete, intended for 25-Jim Crowley.</t>
   </si>
   <si>
     <t>3:01</t>
   </si>
   <si>
     <t>3-10-DEN 7 (3:02) 16-Thomas Dixon pass complete to 18-Machine Gun Kelly to DEN 16 for 9 yards. Tackle by 27-James Cox.</t>
   </si>
   <si>
     <t>2:26</t>
   </si>
   <si>
     <t>DEN 16</t>
   </si>
   <si>
     <t>4-2-DEN 16 (2:25) 1-Kevin Valdez punts 46 yards to OAK 39. Fair Catch by 30-Stephen Clifton.</t>
   </si>
   <si>
-    <t>#65 James Campbell - C</t>
+    <t>#71 James Campbell - C</t>
   </si>
   <si>
     <t>2:18</t>
   </si>
   <si>
     <t>OAK 39</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-OAK 39 (2:19) 6-Antonio McDermott pass complete to 30-Stephen Clifton to OAK 43 for 4 yards. Tackle by 54-Richard Matherly. DEN 74-Merlin Olsen was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:46</t>
   </si>
   <si>
     <t>OAK 43</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
@@ -2195,91 +2195,91 @@
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="496.593" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>