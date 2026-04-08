--- v0 (2026-03-10)
+++ v1 (2026-04-08)
@@ -287,66 +287,66 @@
   <si>
     <t>CHI has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>STL</t>
   </si>
   <si>
     <t>STL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 17-Daniel Mangino kicks 70 yards from STL 35 to CHI -5. Touchback.</t>
   </si>
   <si>
     <t>#28 Mauricio Morell - RB</t>
   </si>
   <si>
     <t>#53 Rickey Brent - WLB</t>
   </si>
   <si>
-    <t>#95 Wm Breeden - SLB</t>
-[...2 lines deleted...]
-    <t>#65 Sean Flores - RDE</t>
+    <t>#54 Wm Breeden - SLB</t>
+  </si>
+  <si>
+    <t>#55 Sean Flores - RDE</t>
   </si>
   <si>
     <t>#99 Douglas Vallejo - MLB</t>
   </si>
   <si>
     <t>#67 Kevin Turner - RDE</t>
   </si>
   <si>
     <t>#40 Tyrone Harrison - FS</t>
   </si>
   <si>
-    <t>#58 Michael Moody - DT</t>
+    <t>#75 Michael Moody - DT</t>
   </si>
   <si>
     <t>#59 Anthony Cox - MLB</t>
   </si>
   <si>
     <t>#71 Omar Lamp - C</t>
   </si>
   <si>
     <t>#90 August Parker - DT</t>
   </si>
   <si>
     <t>#17 Daniel Mangino - K</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>CHI 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
@@ -482,51 +482,51 @@
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-10-CHI 48 (12:51) 13-Joseph Sweeney ran to STL 36 for 16 yards. 50-Rusty Williams got away with a hold on that play. 13-Joseph Sweeney slides to avoid being hit.</t>
   </si>
   <si>
     <t>#44 Jarred King - RB</t>
   </si>
   <si>
     <t>12:01</t>
   </si>
   <si>
     <t>STL 36</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-STL 36 (12:00) 13-Joseph Sweeney pass Pass knocked down by 91-Mark Henry. incomplete, intended for 47-Nicholas Reynolds. PENALTY - Pass Interference (STL 99-Franklin Jones)</t>
   </si>
   <si>
-    <t>#41 Blaine Archibald - FS</t>
+    <t>#24 Blaine Archibald - FS</t>
   </si>
   <si>
     <t>11:55</t>
   </si>
   <si>
     <t>STL 27</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-STL 27 (11:56) 47-Nicholas Reynolds ran to STL 26 for 1 yards. Tackle by 73-Clifton Meadows.</t>
   </si>
   <si>
     <t>#14 Allen Cooper - WR</t>
   </si>
   <si>
     <t>#53 Charles Duggan - MLB</t>
   </si>
   <si>
     <t>#94 Michael Young - WLB</t>
   </si>
@@ -611,51 +611,51 @@
   <si>
     <t>STL 31</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-STL 31 (10:25) 26-John Croy ran to STL 33 for 2 yards. Tackle by 29-Alan Short.</t>
   </si>
   <si>
     <t>#4 Duane Sheffield - QB</t>
   </si>
   <si>
     <t>#26 John Croy - RB</t>
   </si>
   <si>
     <t>#39 John Esposito - FB</t>
   </si>
   <si>
     <t>#80 Russell Betz - TE</t>
   </si>
   <si>
-    <t>#16 Antonio Lane - WR</t>
+    <t>#14 Antonio Lane - WR</t>
   </si>
   <si>
     <t>#89 Desmond Decker - WR</t>
   </si>
   <si>
     <t>#70 Bruce Sebastian - LT</t>
   </si>
   <si>
     <t>#55 Chester Vincent - RG</t>
   </si>
   <si>
     <t>#61 Lloyd Little - C</t>
   </si>
   <si>
     <t>#72 Terry Montemayor - RG</t>
   </si>
   <si>
     <t>#78 Samuel Rambert - RT</t>
   </si>
   <si>
     <t>#76 Lance Condon - DT</t>
   </si>
   <si>
     <t>#41 Peter Rhine - CB</t>
   </si>
@@ -746,51 +746,51 @@
   <si>
     <t>3-6-CHI 22 (9:01) 13-Joseph Sweeney pass complete to 47-Nicholas Reynolds to CHI 28 for 5 yards. Tackle by 50-Rusty Williams.</t>
   </si>
   <si>
     <t>8:24</t>
   </si>
   <si>
     <t>CHI 28</t>
   </si>
   <si>
     <t>4-1-CHI 28 (8:23) 6-Joseph Tolbert punts 53 yards to STL 19. 16-Antonio Lane to STL 38 for 20 yards. Tackle by 68-Wilfred Stinson.</t>
   </si>
   <si>
     <t>8:12</t>
   </si>
   <si>
     <t>STL 38</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-STL 38 (8:13) 4-Duane Sheffield pass complete to 89-Desmond Decker to STL 38 for a short gain. Tackle by 41-Peter Rhine. STL 72-Terry Montemayor was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#15 Dusty Hoelscher - WR</t>
+    <t>#19 Dusty Hoelscher - WR</t>
   </si>
   <si>
     <t>7:31</t>
   </si>
   <si>
     <t>2-10-STL 38 (7:30) 4-Duane Sheffield pass complete to 88-William Brissette to STL 44 for 5 yards. Tackle by 38-Philip Stewart.</t>
   </si>
   <si>
     <t>6:55</t>
   </si>
   <si>
     <t>STL 44</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>3-4-STL 44 (6:54) 37-Ben Almeida ran to STL 46 for 2 yards. Tackle by 38-Philip Stewart.</t>
   </si>
   <si>
     <t>6:17</t>
   </si>
   <si>
     <t>STL 46</t>
   </si>